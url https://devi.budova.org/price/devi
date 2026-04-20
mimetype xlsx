--- v0 (2025-11-13)
+++ v1 (2026-04-20)
@@ -1,6759 +1,6813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/media/image1.png" ContentType="image/png"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/_rels/drawing1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/drawings/_rels/drawing2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/drawings/_rels/drawing3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8196" tabRatio="500"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="DEVI" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Додаткова продукція" sheetId="3" r:id="rId3"/>
+    <sheet name="DEVI" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Veria" sheetId="2" state="visible" r:id="rId4"/>
+    <sheet name="Додаткова продукція" sheetId="3" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">DEVI!$A$7:$F$7</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Додаткова продукція'!$A$1:$F$8</definedName>
+    <definedName function="false" hidden="false" localSheetId="2" name="_xlnm.Print_Area" vbProcedure="false">'Додаткова продукція'!$A$1:$F$8</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_xlnm.Print_Area" vbProcedure="false">DEVI!$A$1:$F$438</definedName>
+    <definedName function="false" hidden="true" localSheetId="0" name="_xlnm._FilterDatabase" vbProcedure="false">DEVI!$A$6:$F$6</definedName>
+    <definedName function="false" hidden="false" localSheetId="1" name="_xlnm.Print_Area" vbProcedure="false">Veria!$A$2:$F$35</definedName>
   </definedNames>
-  <calcPr calcId="0" iterateDelta="1E-4"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1426" uniqueCount="845">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1404" uniqueCount="827">
   <si>
     <t xml:space="preserve">Додаток 1 </t>
   </si>
   <si>
-    <t>Ціни на продукцію  DEVI 2025</t>
-[...19 lines deleted...]
-        <b/>
+    <t xml:space="preserve">Ціни на продукцію  DEVI 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дійсні з 01.01.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ціни наведені у Грн.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIheat</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>DEVIheat</t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати одножильні екрановані </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Площа укладки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Роздрібна ціна, Грн</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арт. номер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Назва</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потужність, Вт, при 220 / 230 В</t>
+  </si>
+  <si>
+    <t xml:space="preserve">кв. м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Без ПДВ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">з ПДВ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0328</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIheat</t>
+    </r>
+    <r>
+      <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...48 lines deleted...]
-      <rPr>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 150S (DSVF-150)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">69 / 75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135 / 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205 / 225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275 / 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">345 / 375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">410 / 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">480 / 525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">550 / 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">685 / 750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">825 / 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">965 / 1050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1100 / 1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1240 / 1350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1375 / 1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83000300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,6х0,8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83000301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45 / 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,5х0,7</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcomfort</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...120 lines deleted...]
-        <b/>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати двожильні екрановані зниженої потужності</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1740</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcomfort</t>
+    </r>
+    <r>
+      <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...16 lines deleted...]
-      <t>DEVIcomfort</t>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 100T (DTIR-100)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">83030502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 / 100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">138 / 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185 / 200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">231 / 250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030510</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">324 / 350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">365 / 400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">463 / 500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">648 / 700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 / 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">833 / 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">915 / 1000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати двожильні екрановані</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030560</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcomfort</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...103 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 150T (DTIR-150)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">83030562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137 / 150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">206 / 225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030566</t>
+  </si>
+  <si>
+    <t xml:space="preserve">274 / 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">343 / 375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">412 / 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 / 600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686 / 750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">823 / 900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">961 / 1050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1098 / 1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1235 / 1350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1372 / 1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83030588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1647 / '1800</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVImat</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...105 lines deleted...]
-        <b/>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати двожильні екрановані з тефлоновою ізоляцією</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0444</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVImat</t>
+    </r>
+    <r>
+      <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...16 lines deleted...]
-      <t>DEVImat</t>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 150T (DTIF-150)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати двожильні екрановані підвищеної потужності з тефлоновою ізоляцією</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1735</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVImat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...77 lines deleted...]
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 200T (DTIF-200)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 80 / 87</t>
   </si>
   <si>
-    <t>83020736</t>
+    <t xml:space="preserve">83020736</t>
   </si>
   <si>
     <t xml:space="preserve"> 200 / 215</t>
   </si>
   <si>
-    <t>83020737</t>
+    <t xml:space="preserve">83020737</t>
   </si>
   <si>
     <t xml:space="preserve"> 260 / 285</t>
   </si>
   <si>
-    <t>83020738</t>
+    <t xml:space="preserve">83020738</t>
   </si>
   <si>
     <t xml:space="preserve"> 390 / 430</t>
   </si>
   <si>
-    <t>83020739</t>
+    <t xml:space="preserve">83020739</t>
   </si>
   <si>
     <t xml:space="preserve"> 455 / 500</t>
   </si>
   <si>
-    <t>83020740</t>
+    <t xml:space="preserve">83020740</t>
   </si>
   <si>
     <t xml:space="preserve"> 555 / 605</t>
   </si>
   <si>
-    <t>140F1736</t>
-[...23 lines deleted...]
-    <t>140F1737</t>
+    <t xml:space="preserve">140F1736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">635 / 695</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83020742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 / 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83020743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">905 / 990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83020744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1105 / 1210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1737</t>
   </si>
   <si>
     <t xml:space="preserve"> 1265 / 1385</t>
   </si>
   <si>
-    <t>140F1738</t>
-[...29 lines deleted...]
-        <b/>
+    <t xml:space="preserve">140F1738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1430 / 1565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1739</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1570 / 1715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83020748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1890 / 2070</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIfoil</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>ТМ</t>
-[...3 lines deleted...]
-        <b/>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Нагрівальна плівка для дзеркал </t>
   </si>
   <si>
-    <t>Розміри</t>
-[...2 lines deleted...]
-    <t>Потужність, Вт при 230 В</t>
+    <t xml:space="preserve">Розміри</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потужність, Вт при 230 В</t>
   </si>
   <si>
     <t xml:space="preserve"> мм</t>
   </si>
   <si>
-    <t>62000000</t>
-[...9 lines deleted...]
-      <t>DEVIfoil</t>
+    <t xml:space="preserve">62000000</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIfoil</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Mirror</t>
     </r>
   </si>
   <si>
-    <t>274x358</t>
-[...26 lines deleted...]
-        <b/>
+    <t xml:space="preserve">274x358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62000001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">410x524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62000002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708x524</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIflex</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ТМ </t>
     </r>
   </si>
   <si>
-    <t>Нагрівальний кабель двожильний з суцільним екраном зниженої потужності</t>
-[...18 lines deleted...]
-      <t>DEVIflex</t>
+    <t xml:space="preserve">Нагрівальний кабель двожильний з суцільним екраном зниженої потужності</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина</t>
+  </si>
+  <si>
+    <t xml:space="preserve">м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1200</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIflex</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 6T </t>
     </r>
   </si>
   <si>
-    <t>180</t>
-[...54 lines deleted...]
-      <t>DEVIflex</t>
+    <t xml:space="preserve">180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1215</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIflex</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 10T </t>
     </r>
   </si>
   <si>
-    <t>140F1216</t>
-[...62 lines deleted...]
-    <t>140F1234</t>
+    <t xml:space="preserve">140F1216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1234</t>
   </si>
   <si>
     <t xml:space="preserve">Нагрівальний кабель двожильний з суцільним екраном </t>
   </si>
   <si>
-    <t>140F1235</t>
-[...9 lines deleted...]
-      <t>DEVIflex</t>
+    <t xml:space="preserve">140F1235</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIflex</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 18T</t>
     </r>
   </si>
   <si>
-    <t>140F1236</t>
-[...57 lines deleted...]
-      <t>DEVIflex</t>
+    <t xml:space="preserve">140F1236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1249</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIflex</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 18T </t>
     </r>
   </si>
   <si>
-    <t>140F1250</t>
-[...23 lines deleted...]
-        <b/>
+    <t xml:space="preserve">140F1250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1402</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsafe</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ТМ </t>
     </r>
   </si>
   <si>
-    <t>Нагрівальний кабель двожильний з суцільним екраном для покрівель, жолобів і ринв</t>
-[...6 lines deleted...]
-      <rPr>
+    <t xml:space="preserve">Нагрівальний кабель двожильний з суцільним екраном для покрівель, жолобів і ринв</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1273</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsafe</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>DEVIsafe</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 20T </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1288</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsnow</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">89845995</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">DEVIsnow</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 20T </t>
-[...60 lines deleted...]
-        <b/>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 30T (DTCE-30)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">89846000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846032</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <i val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Потужність, Вт при </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <i val="true"/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">400 В</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">89845996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89846067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний кабель двожильний з суцільним екраном для покрівель, жолобів і ринв на бобіні</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Питомий опір Ом/м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805400</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsnow</t>
+    </r>
+    <r>
+      <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (DTCE)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">84805403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805436</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84805445</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIbasic</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ТМ </t>
     </r>
   </si>
   <si>
-    <t>89845995</t>
-[...3 lines deleted...]
-      <rPr>
+    <t xml:space="preserve">Нагрівальний кабель одножильний </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0260</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIbasic</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 20S (DSIG-20)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0218</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0231</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний кабель одножильний на бобінах</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0165</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIbasic</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  (DSIG)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.0134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0166</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.0322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0167</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.0508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0715 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0169</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.105 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.153 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0171</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.217 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0172</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.267 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.319 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0174</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.488 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0175</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.666 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0176</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0.934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0177</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1.15 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0178</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0179</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2.58  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0180</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0181</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5.01 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0182</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7.82  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0183</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.9  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0184</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 34.1 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIaqua</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний кабель двожильний для установки в трубу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0000</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIaqua</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 9T (DTIV-9)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0021</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIasphalt</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний мат двожильний для установки в асфальт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розмір, м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потужність, Вт при 400 В</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ширина х Довжина</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900162</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIasphalt</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 300T (DTIK-300 )</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">0,5 x 3,4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,5 x 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,5 x 11,8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,5 x 15,8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 3,2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900167</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 4,8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 11 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 16 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 19,4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 25,4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,75 x 28,2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 x 6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 x 12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 x 14,8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 x 19 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний кабель двожильний для установки в асфальт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900200</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIasphalt</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 30T (DTIK-30)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">83900201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83900208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18055355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIcrimp ass/repair kit DTIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ремкомплект для DEVIasphalt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 набір</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIpipeheat</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Саморегулюючий нагрівальний кабель з можливістю установки в трубу, з холодним кінцем і вилкою</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <i val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Потужність, Вт при 10</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <i val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <i val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С та 230 В</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0921</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIpipeheat</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>DEVIsnow</t>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  (DPH-10 V3)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0923</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0924</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0927</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0929</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0930</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муфта 1'' + 1 1/2'' </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муфта для кабеля в трубу з водою</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Саморегулюючі нагрівальні кабелі (SLC) на бобінах </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Одиниця виміру</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Опис (довжина, колір тощо)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">м / шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98300957</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIhotwatt</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 55</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">270-300м, зелений, 9 Вт/м при +55°C, 6х12 мм                                  </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300008</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIpipeheat</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 10</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 270-300м, синій, 6х8 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIiceguardTM 18</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 270-300м, чорний, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIpipeguardTM 10 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 270-300м, синій, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIpipeguardTM 25</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 270-300м, червоний, 12×6мм </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIpipeguardTM 33</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">На бобіні </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 305м, коричневий, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F8509</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, зелений, 9 Вт/м при +55°C, 6х12 мм                                  </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300012</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, синій, 6х8 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F8513</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, чорний, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F8504</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, синій, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F8505</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, червоний, 12×6мм </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F8506</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізка під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, коричневий, 12×6 мм</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">19808360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Живлення - Саморег. нагрівальний кабель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-C </t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач Саморегулюючих нагрівальних кабелів</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кінцева заглушка саморегулюючого кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Живлення - Саморег. нагр. кабель + кінцева заглушка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808364</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Т-подібний  Саморег. нагр. кабелів + кінцева заглушка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-TE2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Т-подібний Живлення - 2 Саморег. нагр кабелі + 2 кінц. загл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-TE3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Живлення - 3 Саморег. нагр. кабелі + 3 кінц. загл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto B-X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувач: Х-подібний: 4 Самор. нагр. кабелі + 2 кінц. загл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIconnecto bracket</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн для встановлення з'єднання за межами ізоляція</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98300673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIpipeguard™ 30 Industry</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Відрізки під замовлення</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, червоний</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">98300674</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIpipeguard™ 60 Industry</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIсell</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM </t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Dry</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Монтажні пластини з теплоізолятором для "сухої" установки нагрівального кабелю під паркетну дошку</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кількість</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Опис</t>
+  </si>
+  <si>
+    <t xml:space="preserve">шт. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1130</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcell</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Dry 5м²</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">10 пластин, на 5 м</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 уп.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1131</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcell</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Dry 2м²</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">4 пластини, на 2 м</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1132</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcell</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Dry 50м²</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">100 пластин, на 50 м</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 паллета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18055300</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>ТМ</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Набір для установки датчика тем-ри для DEVIcell</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 30T (DTCE-30)</t>
-[...114 lines deleted...]
-  <si>
+      <t xml:space="preserve">ТМ</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>DEVIsnow</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve"> Dry</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Гофр. трубка, заглушка, фольга.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Терморегулятори електронні</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Діапазон регулювання</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тип датчику</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1010</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 130</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> +5 ... +45°C, 16А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик підлоги</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1011</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 132</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> +5 ... +35°C, 16А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчики підлоги і повітря</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1070</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 330</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-10 … +10°C, 16A</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик на проводі. Монтаж на шину DIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1072</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">+5 … +45°C, 16A</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1073</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">+60 … +160°C, 16A</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Монтаж на шину DIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1075</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 316</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">-10 … +50°C, 16A</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1030</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 530</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> +5 ... +45°C, 15А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1034</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 531</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> +5 ... +35°C, 15А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вбудований датчик повітря</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1037</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 532</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1080</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 610</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> -10 … +50</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">C, 10А</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Клас захисту IP 44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIreg™ Basic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+5 ... +35°C (+45°C), 15А</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик підлоги, Bluetooth, інтелектуальний таймер, білий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIreg™ Room</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчики підлоги і повітря, Bluetooth, інтелектуальний таймер, білий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1064</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Touch White</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Сенсорний, інтелектуальний таймер, білий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1078</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Touch Ivory</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Сенсорний,  інтел. таймер, слонова кістка (RAL 1013)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1069</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Touch Black</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Сенсорний, інтелектуальний таймер, чорний</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIreg™ Opti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(+5...+35/+5…+45 ˚С), 13A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">програмований, ШІМ, контрастний дисплей </t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIreg™ Multi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Контроллер DEVIreg ™ Multi з комплектом з’єднувальних клемних колодок і датчиком NTC15k</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1084</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 850III + IP24В</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> -10 … +40</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">C, 15А</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Джерело живлення 24В</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик вологості з гільзою для доріг до DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 850III</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1086</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик вологості для покрівель до DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 850III</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1089</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Джерело живлення 24В= для DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 850</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">19119977</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Монтажний набір: гільза  і кришка для датчика ґрунту</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Додаткове обладнання</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Монтажні прилади і додаткове обладнання для нагрівальних кабелів</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808234</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIfast</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Metal</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Сталева оцинкована монтажна стрічка, шаг кріплень кабелю 2,5 см, ширина стрічки 22 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 уп (5 м).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 уп (25 м).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19808238</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIfast</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Copper</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Мідна монтажна стрічка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805236</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIclip</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Twist</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Пластиковий затискач</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1000 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805220</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIclip</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> C-C</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Пластикова монтажна стрічка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 шт.х 1м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montagestege 6 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пластикова монтажна стрічка 6 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 шт.х 1м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1511</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIclip</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Gutter (DEVIgut</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ТМ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Кріплення для кабелю в жолобі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Longlinked chain 
+4 mm c4 x 32 din 5685 fzn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довголанковий ланцюг для використання з DEVIdrain™. Внутрішній розмір секції ланцюга — 8 мм. Максимальна довжина бухти — 25 м.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19406016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entlastungsseil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рельєфна мотузка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805258</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIdrain</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Кріплення для кабелю на ланцюг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805192</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIclip</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Roofhook</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Кріплення для кабелю на покрівлі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805193</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIclip</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Guardhook</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">20/10/30 шт.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19406007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Relief Clip 1 For Drain Pipes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кріплення для 1 кабелю на трос</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19406008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Relief Clip 2 For Drain Pipes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кріплення для 2-х кабелів на трос</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805704</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIrep</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Рем.набір з клейовим компаундом для двожильного кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18055350</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcrimp</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> CS-2A/2B</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Рем.набір з термоусадочними трубками для двожильного кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18055510</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcrimp</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> DSVF/DTIF/DTIR</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Рем. набір для DEVImat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18055240</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIcrimp</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  DSVF</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Рем. набір для одножильн. DEVImat </t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805761</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Con. Kit, cable/cold tail selflimiting cables, dk/gb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єднувальний набір для підключення SLC + кінцева муфта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Con. Kit, cable/cable
+selflimiting cables, dk/gb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рем. набір для самрег. кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F0955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Connection kit – cable to cold lead + end termination (Pipeheat)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З’єдн. набір з кінцевою муфтою, для DPH-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19400126</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANSCHLGAR. M/KLEM Z.VERB.VON FLEXIB.KALT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єдн. набір для підключення SLC 5провідного кабелю+ кінцева муфта </t>
+  </si>
+  <si>
+    <t xml:space="preserve">109007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Connection kit for PT heating cables</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З/н для підкл. SLC DEVIpipeguard 30/60 Industry+к.муфта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">devicrimp assembly set DK 4-cond. type C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єдн. набір для підключення 4-жильного кабелю (1 з'єднання)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805712</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З'єдн. набір для підключення 4-жильного кабелю (2 з'єднання)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alutape</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алюм. клейка стрічка, 38мм х 50м.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набір для установки датчика темпрератури на проводі: гофротруба 2,5 м, внутр. діаметром 6,7 мм, заглушка пластикова.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Traverse v 2 a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн для кріплення ланцюга (мотузки) у верхній частині труби</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 шт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12500120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sensor end-cap brass
+for Flexpipe inner Ø6,7mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">заглушка латунна 60xØ12 мм., на гофротрубу 6,7мм  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Монтажні прилади і додаткове обладнання для терморегуляторів DEVIreg</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">TM</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Діапазон, матеріал, розміри</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клас IP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1091</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>ТМ</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">Датчик температури на проводі, NTC, 15 кОм/25</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> (DTCE)</t>
-[...60 lines deleted...]
-        <b/>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> -10 ... +50°C, PVC, 3 м  Ø 5 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Датчик температури на проводі, для зовнішніх установок </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> -10 ... +50°C, PVC, 2,5 м  Ø 8 мм        NTC, 15 кОм/25 </t>
+    </r>
+    <r>
+      <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1098</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик температури на проводі для застосування зовні NTC, 15 кОм/25</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> -10 ... +50°C, PVC, 10 м, Ø 8 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1097</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик температури на проводі NTC, 16,7 кОм/100</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> +50 ... +170°C, Силікон 2,5 м Ø 9 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1096</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик температури зовнішнього повітря, NTC, 15 кОм/25</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> -10 ... +50°C, 70 х 50 х 35 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140F1095</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Датчик температури повітря у приміщенні, NTC, 15 кОм/25</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">С</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> -10 ... +50°C, 84 х 84 х 25 мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19805250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVI Turntable  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Підставка для котушки кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальні мати двожильні екрановані </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Потужність, Вт, при  230 В</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0158</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 2м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 3м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 4м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 5м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 6м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 7м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 8м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 10м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 12м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 14м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 16м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0180</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 18м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 20м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B0184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Quickmat 150 0,5 x 24м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нагрівальний кабель двожильний екранований</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Довжина кабелю</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 10м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20  20м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 32м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 40м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 50м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 60м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 70м  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 80м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 90м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 100м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Flexicable 20 125м </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Інформація</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B9138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria FlexFix </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набір клейкої стрічки 2 рулони</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B4050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Control В45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Терморегулятор +5 … + 45°C, 15 A, з датчиком підлоги</t>
+  </si>
+  <si>
+    <t xml:space="preserve">шт</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189B4060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veria Control T45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Терморегулятор с р/к дисплеєм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поставка цих кодів здійснюється після погодження з компанією Інженерні системи ЛТД ТОВ</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsport</t>
+    </r>
+    <r>
+      <rPr>
+        <b val="true"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
       <t xml:space="preserve">ТМ </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Нагрівальний кабель одножильний </t>
-[...12 lines deleted...]
-      <t>DEVIbasic</t>
+    <t xml:space="preserve">Нагрівальний кабель одножильний для футбольних полей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84701442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIsport™ на бобіні 0.04 Ом/м (DSM3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,04 (мін. замовлення 1000 м)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84701444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEVIsport™ на бобіні 0.1 Ом/м (DSM3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0,06 (мін. замовлення 1000 м)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84701446</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">DEVIsport</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>TM</t>
-[...3475 lines deleted...]
-      <t>TM</t>
+      <t xml:space="preserve">TM</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> (DSM3)</t>
     </r>
   </si>
   <si>
-    <t>0,085 (мін. замовлення 5000 м)</t>
-[...29 lines deleted...]
-    <t>Датчик покрівлі</t>
+    <t xml:space="preserve">0,085 (мін. замовлення 5000 м)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.00&quot; €&quot;"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="9">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="0%"/>
+    <numFmt numFmtId="166" formatCode="#,##0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="@"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0"/>
+    <numFmt numFmtId="170" formatCode="0.0%"/>
+    <numFmt numFmtId="171" formatCode="#,##0.00&quot; €&quot;"/>
+    <numFmt numFmtId="172" formatCode="0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Myriad Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <family val="0"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Myriad"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Myriad Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Minion Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Myriad"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Minion Pro"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
+      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...14 lines deleted...]
-      <b/>
+      <b val="true"/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <i/>
+      <b val="true"/>
+      <i val="true"/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <i/>
+      <b val="true"/>
+      <i val="true"/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <i/>
+      <b val="true"/>
+      <i val="true"/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor rgb="FF969696"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6D9F1"/>
+        <fgColor theme="3" tint="0.7999"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9D9D9"/>
+        <fgColor theme="0" tint="-0.15"/>
         <bgColor rgb="FFC6D9F1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="33">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...8 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="medium"/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...8 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...8 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top style="medium"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
-      <right style="thin">
-[...7 lines deleted...]
-      </bottom>
+      <right style="thin"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...8 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="medium"/>
+      <right style="thin"/>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
-      <right style="thin">
-[...7 lines deleted...]
-      </bottom>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top style="thin"/>
+      <bottom style="medium"/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
-      <right style="medium">
-[...7 lines deleted...]
-      </bottom>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...5 lines deleted...]
-      </right>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="38">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+  <cellStyleXfs count="55">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="275">
-[...853 lines deleted...]
-      <alignment horizontal="left"/>
+  <cellXfs count="265">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="2" borderId="0" xfId="15" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="3" borderId="0" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="4" borderId="1" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="2" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="5" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="4" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="2" borderId="0" xfId="15" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="5" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="7" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="170" fontId="16" fillId="2" borderId="0" xfId="19" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="1" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="14" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="15" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="12" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="5" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="16" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="14" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="17" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="1" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="14" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="13" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="6" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="49" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="2" borderId="13" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="2" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="2" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="18" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="2" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="19" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="17" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="17" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="17" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="20" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="5" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="21" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="22" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="23" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="23" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="23" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="24" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="15" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="170" fontId="16" fillId="0" borderId="0" xfId="19" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="10" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="14" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="6" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="26" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="171" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="17" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="2" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="3" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="2" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="13" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="28" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="10" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="1" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="29" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="12" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="13" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="13" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="13" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="8" xfId="50" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="27" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="17" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="17" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="4" borderId="12" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="13" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="5" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="29" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="7" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="0" xfId="52" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="0" xfId="51" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="6" borderId="1" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="5" borderId="14" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="30" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="31" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="2" borderId="11" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="11" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="6" borderId="15" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="5" borderId="31" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="false" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="6" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="5" borderId="7" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="32" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="32" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="2" borderId="32" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="52" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="15" fillId="0" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="172" fontId="17" fillId="2" borderId="8" xfId="51" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="38">
-[...37 lines deleted...]
-    <cellStyle name="Фінансовий" xfId="1" builtinId="3"/>
+  <cellStyles count="41">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
+    <cellStyle name="gs]&#13;&#10;Window=2,20,640,452, , ,3&#13;&#10;dir1=0,0,640,184,-1,-1,3,30,201,1808,254,C:\EXCEL\VERKAUF\GLOBUS\*.*&#13;&#10;dir20=11" xfId="20"/>
+    <cellStyle name="gs]&#13;&#10;Window=2,20,640,452, , ,3&#13;&#10;dir1=0,0,640,184,-1,-1,3,30,201,1808,254,C:\EXCEL\VERKAUF\GLOBUS\*.*&#13;&#10;dir20=11 2" xfId="21"/>
+    <cellStyle name="gs]&#13;&#10;Window=2,20,640,452, , ,3&#13;&#10;dir1=0,0,640,184,-1,-1,3,30,201,1808,254,C:\EXCEL\VERKAUF\GLOBUS\*.*&#13;&#10;dir20=11 3" xfId="22"/>
+    <cellStyle name="Normal 10" xfId="23"/>
+    <cellStyle name="Normal 11" xfId="24"/>
+    <cellStyle name="Normal 2" xfId="25"/>
+    <cellStyle name="Normal 2 2" xfId="26"/>
+    <cellStyle name="Normal 2 3" xfId="27"/>
+    <cellStyle name="Normal 2 4" xfId="28"/>
+    <cellStyle name="Normal 3" xfId="29"/>
+    <cellStyle name="Normal 3 2" xfId="30"/>
+    <cellStyle name="Normal 3 3" xfId="31"/>
+    <cellStyle name="Normal 3 4" xfId="32"/>
+    <cellStyle name="Normal 3 5" xfId="33"/>
+    <cellStyle name="Normal 3 6" xfId="34"/>
+    <cellStyle name="Normal 4" xfId="35"/>
+    <cellStyle name="Normal 4 2" xfId="36"/>
+    <cellStyle name="Normal 4 3" xfId="37"/>
+    <cellStyle name="Normal 4 4" xfId="38"/>
+    <cellStyle name="Normal 5" xfId="39"/>
+    <cellStyle name="Normal 5 2" xfId="40"/>
+    <cellStyle name="Normal 5 3" xfId="41"/>
+    <cellStyle name="Normal 6" xfId="42"/>
+    <cellStyle name="Normal 6 2" xfId="43"/>
+    <cellStyle name="Normal 6 3" xfId="44"/>
+    <cellStyle name="Normal 6 4" xfId="45"/>
+    <cellStyle name="Normal 7" xfId="46"/>
+    <cellStyle name="Normal 8" xfId="47"/>
+    <cellStyle name="Normal 9" xfId="48"/>
+    <cellStyle name="Normal_Sheet1" xfId="49"/>
+    <cellStyle name="Normal_Sheet1_Sheet1" xfId="50"/>
+    <cellStyle name="Normal_UKRAINE 98-99" xfId="51"/>
+    <cellStyle name="Normal_UKRAINE 98-99 (4)" xfId="52"/>
+    <cellStyle name="Percent 2" xfId="53"/>
+    <cellStyle name="Обычный 2" xfId="54"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="4">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFC6D9F1"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFD9D9D9"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFD9D9D9"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF7030A0"/>
       <rgbColor rgb="FFFFFFCC"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF0070C0"/>
@@ -6768,11762 +6822,11722 @@
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFCCFFFF"/>
       <rgbColor rgb="FFCCFFCC"/>
       <rgbColor rgb="FFFFFF99"/>
       <rgbColor rgb="FF99CCFF"/>
       <rgbColor rgb="FFFF99CC"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFFCC99"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF92D050"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
-      <rgbColor rgb="00003366"/>
-[...6 lines deleted...]
-      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://t.me/Budovaorgbot" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@budova.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="viber://pa?chatURI=budovaorg" TargetMode="External"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>360</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>360</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>789840</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>27360</xdr:rowOff>
+      <xdr:colOff>909720</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>61560</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Зображення 3"/>
+        <xdr:cNvPr id="0" name="Зображення 2" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="9992160" cy="1755720"/>
+          <a:off x="360" y="360"/>
+          <a:ext cx="9950400" cy="1743840"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="0">
-[...115 lines deleted...]
-        </a:prstGeom>
+        <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>360</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>360</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>30240</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1784880</xdr:rowOff>
+      <xdr:colOff>21240</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>24480</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Зображення 1"/>
+        <xdr:cNvPr id="1" name="Зображення 1" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="10156680" cy="1784880"/>
+          <a:off x="360" y="360"/>
+          <a:ext cx="10221480" cy="1791360"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>852480</xdr:colOff>
+      <xdr:colOff>901440</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1454400</xdr:rowOff>
+      <xdr:rowOff>1458360</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Зображення 2"/>
+        <xdr:cNvPr id="2" name="Зображення 3" descr=""/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip r:embed="rId1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="8276400" cy="1454400"/>
+          <a:ext cx="8321400" cy="1458360"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
         <a:ln w="0">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@budova.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="viber://pa/?chatURI=budovaorg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://t.me/Budovaorgbot" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/>
+</Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="true">
     <tabColor rgb="FF0070C0"/>
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H445"/>
+  <dimension ref="A1:H439"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A396" zoomScale="110" zoomScaleNormal="85" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="C398" sqref="C398"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="pageBreakPreview" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="85" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="C5" activeCellId="0" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.6"/>
+  <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="12.75" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.88671875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="2"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="17.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="2" width="34.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="2" width="38.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="2" width="23.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="3" width="13.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="3" width="13.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="4" width="13.15"/>
+    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="8" min="8" style="5" width="9.14"/>
+    <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="16384" min="9" style="2" width="9.14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="9" customFormat="1" ht="111.3" customHeight="1">
-[...5 lines deleted...]
-      <c r="F1" s="7"/>
+    <row r="1" s="8" customFormat="true" ht="132.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
       <c r="G1" s="4"/>
-      <c r="H1" s="8"/>
-[...9 lines deleted...]
-      <c r="F2" s="273"/>
+      <c r="H1" s="7"/>
+    </row>
+    <row r="2" s="8" customFormat="true" ht="22.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
       <c r="G2" s="4"/>
-      <c r="H2" s="8"/>
-[...9 lines deleted...]
-      <c r="F3" s="273"/>
+      <c r="H2" s="7"/>
+    </row>
+    <row r="3" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A3" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
       <c r="G3" s="4"/>
-      <c r="H3" s="8"/>
-[...9 lines deleted...]
-      <c r="F4" s="274"/>
+      <c r="H3" s="7"/>
+    </row>
+    <row r="4" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
       <c r="G4" s="4"/>
-      <c r="H4" s="8"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H4" s="7"/>
+    </row>
+    <row r="5" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="4"/>
-      <c r="H5" s="8"/>
-[...3 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="H5" s="7"/>
+    </row>
+    <row r="6" s="20" customFormat="true" ht="13.85" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="B6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="C6" s="15"/>
+      <c r="D6" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="13"/>
-[...5 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="E6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="271" t="s">
+      <c r="F6" s="17"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="19"/>
+    </row>
+    <row r="7" s="20" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="271"/>
-      <c r="D7" s="18" t="s">
+      <c r="B7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="264" t="s">
+      <c r="C7" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="264"/>
-[...4 lines deleted...]
-      <c r="A8" s="23" t="s">
+      <c r="D7" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="E7" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="24" t="s">
+      <c r="F7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="25" t="s">
+      <c r="G7" s="18"/>
+      <c r="H7" s="19"/>
+    </row>
+    <row r="8" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="26" t="s">
+      <c r="B8" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="F8" s="27" t="s">
+      <c r="C8" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="20"/>
-[...3 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="D8" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E8" s="30" t="n">
+        <v>4330</v>
+      </c>
+      <c r="F8" s="31" t="n">
+        <v>5196</v>
+      </c>
+      <c r="G8" s="4"/>
+      <c r="H8" s="32"/>
+    </row>
+    <row r="9" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="29" t="s">
+      <c r="B9" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="30" t="s">
+      <c r="D9" s="36" t="n">
+        <v>1</v>
+      </c>
+      <c r="E9" s="30" t="n">
+        <v>5350</v>
+      </c>
+      <c r="F9" s="31" t="n">
+        <v>6420</v>
+      </c>
+      <c r="G9" s="4"/>
+      <c r="H9" s="32"/>
+    </row>
+    <row r="10" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="31">
-[...12 lines deleted...]
-      <c r="A10" s="35" t="s">
+      <c r="B10" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="37" t="s">
+      <c r="D10" s="36" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E10" s="30" t="n">
+        <v>6360</v>
+      </c>
+      <c r="F10" s="31" t="n">
+        <v>7632</v>
+      </c>
+      <c r="G10" s="4"/>
+      <c r="H10" s="32"/>
+    </row>
+    <row r="11" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="38">
-[...12 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="B11" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="37" t="s">
+      <c r="D11" s="36" t="n">
+        <v>2</v>
+      </c>
+      <c r="E11" s="30" t="n">
+        <v>7350</v>
+      </c>
+      <c r="F11" s="31" t="n">
+        <v>8820</v>
+      </c>
+      <c r="G11" s="4"/>
+      <c r="H11" s="32"/>
+    </row>
+    <row r="12" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="38">
-[...12 lines deleted...]
-      <c r="A12" s="35" t="s">
+      <c r="B12" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="37" t="s">
+      <c r="D12" s="36" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E12" s="30" t="n">
+        <v>8370</v>
+      </c>
+      <c r="F12" s="31" t="n">
+        <v>10044</v>
+      </c>
+      <c r="G12" s="4"/>
+      <c r="H12" s="32"/>
+    </row>
+    <row r="13" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="38">
-[...12 lines deleted...]
-      <c r="A13" s="35" t="s">
+      <c r="B13" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="37" t="s">
+      <c r="D13" s="36" t="n">
+        <v>3</v>
+      </c>
+      <c r="E13" s="30" t="n">
+        <v>9300</v>
+      </c>
+      <c r="F13" s="31" t="n">
+        <v>11160</v>
+      </c>
+      <c r="G13" s="4"/>
+      <c r="H13" s="32"/>
+    </row>
+    <row r="14" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="38">
-[...12 lines deleted...]
-      <c r="A14" s="35" t="s">
+      <c r="B14" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="37" t="s">
+      <c r="D14" s="36" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E14" s="30" t="n">
+        <v>10240</v>
+      </c>
+      <c r="F14" s="31" t="n">
+        <v>12288</v>
+      </c>
+      <c r="G14" s="4"/>
+      <c r="H14" s="32"/>
+    </row>
+    <row r="15" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="38">
-[...12 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="B15" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="37" t="s">
+      <c r="D15" s="36" t="n">
+        <v>4</v>
+      </c>
+      <c r="E15" s="30" t="n">
+        <v>11190</v>
+      </c>
+      <c r="F15" s="31" t="n">
+        <v>13428</v>
+      </c>
+      <c r="G15" s="4"/>
+      <c r="H15" s="32"/>
+    </row>
+    <row r="16" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="D15" s="38">
-[...12 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="B16" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="39" t="s">
+      <c r="D16" s="36" t="n">
+        <v>5</v>
+      </c>
+      <c r="E16" s="30" t="n">
+        <v>12770</v>
+      </c>
+      <c r="F16" s="31" t="n">
+        <v>15324</v>
+      </c>
+      <c r="G16" s="4"/>
+      <c r="H16" s="32"/>
+    </row>
+    <row r="17" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="D16" s="38">
-[...12 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="B17" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="39" t="s">
+      <c r="D17" s="36" t="n">
+        <v>6</v>
+      </c>
+      <c r="E17" s="30" t="n">
+        <v>14370</v>
+      </c>
+      <c r="F17" s="31" t="n">
+        <v>17244</v>
+      </c>
+      <c r="G17" s="4"/>
+      <c r="H17" s="32"/>
+    </row>
+    <row r="18" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="D17" s="38">
-[...12 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="B18" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="39" t="s">
+      <c r="D18" s="36" t="n">
+        <v>7</v>
+      </c>
+      <c r="E18" s="30" t="n">
+        <v>15930</v>
+      </c>
+      <c r="F18" s="31" t="n">
+        <v>19116</v>
+      </c>
+      <c r="G18" s="4"/>
+      <c r="H18" s="32"/>
+    </row>
+    <row r="19" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="D18" s="38">
-[...12 lines deleted...]
-      <c r="A19" s="35" t="s">
+      <c r="B19" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="39" t="s">
+      <c r="D19" s="36" t="n">
+        <v>8</v>
+      </c>
+      <c r="E19" s="30" t="n">
+        <v>17530</v>
+      </c>
+      <c r="F19" s="31" t="n">
+        <v>21036</v>
+      </c>
+      <c r="G19" s="4"/>
+      <c r="H19" s="32"/>
+    </row>
+    <row r="20" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="D19" s="38">
-[...12 lines deleted...]
-      <c r="A20" s="35" t="s">
+      <c r="B20" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="39" t="s">
+      <c r="D20" s="36" t="n">
+        <v>9</v>
+      </c>
+      <c r="E20" s="30" t="n">
+        <v>19100</v>
+      </c>
+      <c r="F20" s="31" t="n">
+        <v>22920</v>
+      </c>
+      <c r="G20" s="4"/>
+      <c r="H20" s="32"/>
+    </row>
+    <row r="21" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="D20" s="38">
-[...12 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="B21" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="39" t="s">
+      <c r="D21" s="41" t="n">
+        <v>10</v>
+      </c>
+      <c r="E21" s="30" t="n">
+        <v>20700</v>
+      </c>
+      <c r="F21" s="42" t="n">
+        <v>24840</v>
+      </c>
+      <c r="G21" s="4"/>
+      <c r="H21" s="32"/>
+    </row>
+    <row r="22" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="D21" s="38">
-[...12 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="B22" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="42" t="s">
+      <c r="E22" s="47" t="n">
+        <v>4400</v>
+      </c>
+      <c r="F22" s="48" t="n">
+        <v>5280</v>
+      </c>
+      <c r="G22" s="4"/>
+      <c r="H22" s="32"/>
+    </row>
+    <row r="23" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="D22" s="43">
-[...12 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="B23" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="48" t="s">
+      <c r="D23" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="E23" s="49">
-[...3 lines deleted...]
-        <v>5028</v>
+      <c r="E23" s="50" t="n">
+        <v>3940</v>
+      </c>
+      <c r="F23" s="31" t="n">
+        <v>4728</v>
       </c>
       <c r="G23" s="4"/>
-      <c r="H23" s="34"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8" s="9" customFormat="1" ht="13.8">
+      <c r="H23" s="32"/>
+    </row>
+    <row r="24" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A24" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="C24" s="15"/>
+      <c r="D24" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="17"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="32"/>
+    </row>
+    <row r="25" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A25" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="4"/>
+      <c r="H25" s="32"/>
+    </row>
+    <row r="26" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="52">
-[...9 lines deleted...]
-      <c r="A25" s="53" t="s">
+      <c r="B26" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="271" t="s">
+      <c r="C26" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E26" s="30" t="n">
+        <v>4370</v>
+      </c>
+      <c r="F26" s="31" t="n">
+        <v>5244</v>
+      </c>
+      <c r="G26" s="4"/>
+      <c r="H26" s="32"/>
+    </row>
+    <row r="27" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="C25" s="271"/>
-      <c r="D25" s="18" t="s">
+      <c r="B27" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="36" t="n">
+        <v>1</v>
+      </c>
+      <c r="E27" s="30" t="n">
+        <v>5330</v>
+      </c>
+      <c r="F27" s="31" t="n">
+        <v>6396</v>
+      </c>
+      <c r="G27" s="4"/>
+      <c r="H27" s="32"/>
+    </row>
+    <row r="28" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="36" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E28" s="30" t="n">
+        <v>6280</v>
+      </c>
+      <c r="F28" s="31" t="n">
+        <v>7536</v>
+      </c>
+      <c r="G28" s="4"/>
+      <c r="H28" s="32"/>
+    </row>
+    <row r="29" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" s="36" t="n">
+        <v>2</v>
+      </c>
+      <c r="E29" s="30" t="n">
+        <v>7240</v>
+      </c>
+      <c r="F29" s="31" t="n">
+        <v>8688</v>
+      </c>
+      <c r="G29" s="4"/>
+      <c r="H29" s="32"/>
+    </row>
+    <row r="30" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="36" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E30" s="30" t="n">
+        <v>8230</v>
+      </c>
+      <c r="F30" s="31" t="n">
+        <v>9876</v>
+      </c>
+      <c r="G30" s="4"/>
+      <c r="H30" s="32"/>
+    </row>
+    <row r="31" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" s="36" t="n">
+        <v>3</v>
+      </c>
+      <c r="E31" s="30" t="n">
+        <v>9190</v>
+      </c>
+      <c r="F31" s="31" t="n">
+        <v>11028</v>
+      </c>
+      <c r="G31" s="4"/>
+      <c r="H31" s="32"/>
+    </row>
+    <row r="32" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="36" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E32" s="30" t="n">
+        <v>10180</v>
+      </c>
+      <c r="F32" s="31" t="n">
+        <v>12216</v>
+      </c>
+      <c r="G32" s="4"/>
+      <c r="H32" s="32"/>
+    </row>
+    <row r="33" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="36" t="n">
+        <v>4</v>
+      </c>
+      <c r="E33" s="30" t="n">
+        <v>11150</v>
+      </c>
+      <c r="F33" s="31" t="n">
+        <v>13380</v>
+      </c>
+      <c r="G33" s="4"/>
+      <c r="H33" s="32"/>
+    </row>
+    <row r="34" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="36" t="n">
+        <v>5</v>
+      </c>
+      <c r="E34" s="30" t="n">
+        <v>12620</v>
+      </c>
+      <c r="F34" s="31" t="n">
+        <v>15144</v>
+      </c>
+      <c r="G34" s="4"/>
+      <c r="H34" s="32"/>
+    </row>
+    <row r="35" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="36" t="n">
+        <v>6</v>
+      </c>
+      <c r="E35" s="30" t="n">
+        <v>14240</v>
+      </c>
+      <c r="F35" s="31" t="n">
+        <v>17088</v>
+      </c>
+      <c r="G35" s="4"/>
+      <c r="H35" s="32"/>
+    </row>
+    <row r="36" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="36" t="n">
+        <v>7</v>
+      </c>
+      <c r="E36" s="30" t="n">
+        <v>15790</v>
+      </c>
+      <c r="F36" s="31" t="n">
+        <v>18948</v>
+      </c>
+      <c r="G36" s="4"/>
+      <c r="H36" s="32"/>
+    </row>
+    <row r="37" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="36" t="n">
+        <v>8</v>
+      </c>
+      <c r="E37" s="30" t="n">
+        <v>17350</v>
+      </c>
+      <c r="F37" s="31" t="n">
+        <v>20820</v>
+      </c>
+      <c r="G37" s="4"/>
+      <c r="H37" s="32"/>
+    </row>
+    <row r="38" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38" s="36" t="n">
         <v>9</v>
       </c>
-      <c r="E25" s="264" t="s">
+      <c r="E38" s="30" t="n">
+        <v>18930</v>
+      </c>
+      <c r="F38" s="31" t="n">
+        <v>22716</v>
+      </c>
+      <c r="G38" s="4"/>
+      <c r="H38" s="32"/>
+    </row>
+    <row r="39" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="36" t="n">
         <v>10</v>
       </c>
-      <c r="F25" s="264"/>
-[...4 lines deleted...]
-      <c r="A26" s="23" t="s">
+      <c r="E39" s="30" t="n">
+        <v>20480</v>
+      </c>
+      <c r="F39" s="31" t="n">
+        <v>24576</v>
+      </c>
+      <c r="G39" s="4"/>
+      <c r="H39" s="32"/>
+    </row>
+    <row r="40" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="58" t="n">
+        <v>12</v>
+      </c>
+      <c r="E40" s="30" t="n">
+        <v>23640</v>
+      </c>
+      <c r="F40" s="31" t="n">
+        <v>28368</v>
+      </c>
+      <c r="G40" s="4"/>
+      <c r="H40" s="32"/>
+    </row>
+    <row r="41" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A41" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41" s="17"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="32"/>
+    </row>
+    <row r="42" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A42" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="24" t="s">
+      <c r="E42" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="24" t="s">
+      <c r="F42" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D26" s="25" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="27" t="s">
+      <c r="G42" s="4"/>
+      <c r="H42" s="32"/>
+    </row>
+    <row r="43" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="G26" s="4"/>
-[...12 lines deleted...]
-      <c r="D27" s="31">
+      <c r="D43" s="29" t="n">
         <v>0.5</v>
       </c>
-      <c r="E27" s="32">
-[...18 lines deleted...]
-      <c r="D28" s="38">
+      <c r="E43" s="30" t="n">
+        <v>4780</v>
+      </c>
+      <c r="F43" s="31" t="n">
+        <v>5736</v>
+      </c>
+      <c r="G43" s="4"/>
+      <c r="H43" s="32"/>
+    </row>
+    <row r="44" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C44" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="36" t="n">
         <v>1</v>
       </c>
-      <c r="E28" s="32">
-[...18 lines deleted...]
-      <c r="D29" s="38">
+      <c r="E44" s="30" t="n">
+        <v>5820</v>
+      </c>
+      <c r="F44" s="31" t="n">
+        <v>6984</v>
+      </c>
+      <c r="G44" s="4"/>
+      <c r="H44" s="32"/>
+    </row>
+    <row r="45" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="36" t="n">
         <v>1.5</v>
       </c>
-      <c r="E29" s="32">
-[...18 lines deleted...]
-      <c r="D30" s="38">
+      <c r="E45" s="30" t="n">
+        <v>6920</v>
+      </c>
+      <c r="F45" s="31" t="n">
+        <v>8304</v>
+      </c>
+      <c r="G45" s="4"/>
+      <c r="H45" s="32"/>
+    </row>
+    <row r="46" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="36" t="n">
         <v>2</v>
       </c>
-      <c r="E30" s="32">
-[...18 lines deleted...]
-      <c r="D31" s="38">
+      <c r="E46" s="30" t="n">
+        <v>7960</v>
+      </c>
+      <c r="F46" s="31" t="n">
+        <v>9552</v>
+      </c>
+      <c r="G46" s="4"/>
+      <c r="H46" s="32"/>
+    </row>
+    <row r="47" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="54" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="D47" s="36" t="n">
         <v>2.5</v>
       </c>
-      <c r="E31" s="32">
-[...18 lines deleted...]
-      <c r="D32" s="38">
+      <c r="E47" s="30" t="n">
+        <v>9050</v>
+      </c>
+      <c r="F47" s="31" t="n">
+        <v>10860</v>
+      </c>
+      <c r="G47" s="4"/>
+      <c r="H47" s="32"/>
+    </row>
+    <row r="48" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="54" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C48" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="36" t="n">
         <v>3</v>
       </c>
-      <c r="E32" s="32">
-[...18 lines deleted...]
-      <c r="D33" s="38">
+      <c r="E48" s="30" t="n">
+        <v>10070</v>
+      </c>
+      <c r="F48" s="31" t="n">
+        <v>12084</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="32"/>
+    </row>
+    <row r="49" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="B49" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C49" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="36" t="n">
         <v>3.5</v>
       </c>
-      <c r="E33" s="32">
-[...18 lines deleted...]
-      <c r="D34" s="38">
+      <c r="E49" s="30" t="n">
+        <v>11120</v>
+      </c>
+      <c r="F49" s="31" t="n">
+        <v>13344</v>
+      </c>
+      <c r="G49" s="4"/>
+      <c r="H49" s="32"/>
+    </row>
+    <row r="50" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="B50" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C50" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="36" t="n">
         <v>4</v>
       </c>
-      <c r="E34" s="32">
-[...18 lines deleted...]
-      <c r="D35" s="38">
+      <c r="E50" s="30" t="n">
+        <v>12070</v>
+      </c>
+      <c r="F50" s="31" t="n">
+        <v>14484</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="32"/>
+    </row>
+    <row r="51" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C51" s="61" t="s">
+        <v>94</v>
+      </c>
+      <c r="D51" s="36" t="n">
         <v>5</v>
       </c>
-      <c r="E35" s="32">
-[...9 lines deleted...]
-      <c r="A36" s="56" t="s">
+      <c r="E51" s="30" t="n">
+        <v>13820</v>
+      </c>
+      <c r="F51" s="31" t="n">
+        <v>16584</v>
+      </c>
+      <c r="G51" s="4"/>
+      <c r="H51" s="32"/>
+    </row>
+    <row r="52" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B52" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C52" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="D52" s="36" t="n">
+        <v>6</v>
+      </c>
+      <c r="E52" s="30" t="n">
+        <v>15490</v>
+      </c>
+      <c r="F52" s="31" t="n">
+        <v>18588</v>
+      </c>
+      <c r="G52" s="4"/>
+      <c r="H52" s="32"/>
+    </row>
+    <row r="53" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C53" s="61" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53" s="36" t="n">
+        <v>7</v>
+      </c>
+      <c r="E53" s="30" t="n">
+        <v>17170</v>
+      </c>
+      <c r="F53" s="31" t="n">
+        <v>20604</v>
+      </c>
+      <c r="G53" s="4"/>
+      <c r="H53" s="32"/>
+    </row>
+    <row r="54" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="54" t="s">
+        <v>99</v>
+      </c>
+      <c r="B54" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C54" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="D54" s="36" t="n">
+        <v>8</v>
+      </c>
+      <c r="E54" s="30" t="n">
+        <v>18910</v>
+      </c>
+      <c r="F54" s="31" t="n">
+        <v>22692</v>
+      </c>
+      <c r="G54" s="4"/>
+      <c r="H54" s="32"/>
+    </row>
+    <row r="55" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="54" t="s">
+        <v>101</v>
+      </c>
+      <c r="B55" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C55" s="61" t="s">
+        <v>102</v>
+      </c>
+      <c r="D55" s="36" t="n">
+        <v>9</v>
+      </c>
+      <c r="E55" s="30" t="n">
+        <v>20590</v>
+      </c>
+      <c r="F55" s="31" t="n">
+        <v>24708</v>
+      </c>
+      <c r="G55" s="4"/>
+      <c r="H55" s="32"/>
+    </row>
+    <row r="56" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="B56" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="D56" s="36" t="n">
+        <v>10</v>
+      </c>
+      <c r="E56" s="30" t="n">
+        <v>22350</v>
+      </c>
+      <c r="F56" s="31" t="n">
+        <v>26820</v>
+      </c>
+      <c r="G56" s="4"/>
+      <c r="H56" s="32"/>
+    </row>
+    <row r="57" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="64" t="s">
+        <v>106</v>
+      </c>
+      <c r="D57" s="41" t="n">
+        <v>12</v>
+      </c>
+      <c r="E57" s="30" t="n">
+        <v>25820</v>
+      </c>
+      <c r="F57" s="31" t="n">
+        <v>30984</v>
+      </c>
+      <c r="G57" s="4"/>
+      <c r="H57" s="32"/>
+    </row>
+    <row r="58" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A58" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="B58" s="66" t="s">
+        <v>108</v>
+      </c>
+      <c r="C58" s="66"/>
+      <c r="D58" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58" s="68"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="32"/>
+    </row>
+    <row r="59" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A59" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="32"/>
+    </row>
+    <row r="60" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="69" t="s">
+        <v>110</v>
+      </c>
+      <c r="C60" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="29" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="E60" s="30" t="n">
+        <v>5020</v>
+      </c>
+      <c r="F60" s="31" t="n">
+        <v>6024</v>
+      </c>
+      <c r="G60" s="4"/>
+      <c r="H60" s="32"/>
+    </row>
+    <row r="61" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C61" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="36" t="n">
+        <v>1</v>
+      </c>
+      <c r="E61" s="30" t="n">
+        <v>6110</v>
+      </c>
+      <c r="F61" s="31" t="n">
+        <v>7332</v>
+      </c>
+      <c r="G61" s="4"/>
+      <c r="H61" s="32"/>
+    </row>
+    <row r="62" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B62" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="D62" s="36" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E62" s="30" t="n">
+        <v>7260</v>
+      </c>
+      <c r="F62" s="31" t="n">
+        <v>8712</v>
+      </c>
+      <c r="G62" s="4"/>
+      <c r="H62" s="32"/>
+    </row>
+    <row r="63" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="D63" s="36" t="n">
+        <v>2</v>
+      </c>
+      <c r="E63" s="30" t="n">
+        <v>8340</v>
+      </c>
+      <c r="F63" s="31" t="n">
+        <v>10008</v>
+      </c>
+      <c r="G63" s="4"/>
+      <c r="H63" s="32"/>
+    </row>
+    <row r="64" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B64" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C64" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="D64" s="36" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E64" s="30" t="n">
+        <v>9490</v>
+      </c>
+      <c r="F64" s="31" t="n">
+        <v>11388</v>
+      </c>
+      <c r="G64" s="4"/>
+      <c r="H64" s="32"/>
+    </row>
+    <row r="65" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B65" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="D65" s="36" t="n">
+        <v>3</v>
+      </c>
+      <c r="E65" s="30" t="n">
+        <v>10580</v>
+      </c>
+      <c r="F65" s="31" t="n">
+        <v>12696</v>
+      </c>
+      <c r="G65" s="4"/>
+      <c r="H65" s="32"/>
+    </row>
+    <row r="66" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C66" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" s="36" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E66" s="30" t="n">
+        <v>11660</v>
+      </c>
+      <c r="F66" s="31" t="n">
+        <v>13992</v>
+      </c>
+      <c r="G66" s="4"/>
+      <c r="H66" s="32"/>
+    </row>
+    <row r="67" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B67" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="D67" s="36" t="n">
+        <v>4</v>
+      </c>
+      <c r="E67" s="30" t="n">
+        <v>12680</v>
+      </c>
+      <c r="F67" s="31" t="n">
+        <v>15216</v>
+      </c>
+      <c r="G67" s="4"/>
+      <c r="H67" s="32"/>
+    </row>
+    <row r="68" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B68" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C68" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="D68" s="36" t="n">
+        <v>5</v>
+      </c>
+      <c r="E68" s="30" t="n">
+        <v>14510</v>
+      </c>
+      <c r="F68" s="31" t="n">
+        <v>17412</v>
+      </c>
+      <c r="G68" s="4"/>
+      <c r="H68" s="32"/>
+    </row>
+    <row r="69" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B69" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C69" s="71" t="s">
+        <v>96</v>
+      </c>
+      <c r="D69" s="36" t="n">
+        <v>6</v>
+      </c>
+      <c r="E69" s="30" t="n">
+        <v>16270</v>
+      </c>
+      <c r="F69" s="31" t="n">
+        <v>19524</v>
+      </c>
+      <c r="G69" s="4"/>
+      <c r="H69" s="32"/>
+    </row>
+    <row r="70" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B70" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C70" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="D70" s="36" t="n">
+        <v>7</v>
+      </c>
+      <c r="E70" s="30" t="n">
+        <v>18020</v>
+      </c>
+      <c r="F70" s="31" t="n">
+        <v>21624</v>
+      </c>
+      <c r="G70" s="4"/>
+      <c r="H70" s="32"/>
+    </row>
+    <row r="71" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C71" s="71" t="s">
+        <v>100</v>
+      </c>
+      <c r="D71" s="36" t="n">
+        <v>8</v>
+      </c>
+      <c r="E71" s="30" t="n">
+        <v>19850</v>
+      </c>
+      <c r="F71" s="31" t="n">
+        <v>23820</v>
+      </c>
+      <c r="G71" s="4"/>
+      <c r="H71" s="32"/>
+    </row>
+    <row r="72" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B72" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C72" s="71" t="s">
+        <v>102</v>
+      </c>
+      <c r="D72" s="36" t="n">
+        <v>9</v>
+      </c>
+      <c r="E72" s="30" t="n">
+        <v>21620</v>
+      </c>
+      <c r="F72" s="31" t="n">
+        <v>25944</v>
+      </c>
+      <c r="G72" s="4"/>
+      <c r="H72" s="32"/>
+    </row>
+    <row r="73" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B73" s="71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C73" s="71" t="s">
+        <v>104</v>
+      </c>
+      <c r="D73" s="36" t="n">
+        <v>10</v>
+      </c>
+      <c r="E73" s="30" t="n">
+        <v>23440</v>
+      </c>
+      <c r="F73" s="31" t="n">
+        <v>28128</v>
+      </c>
+      <c r="G73" s="4"/>
+      <c r="H73" s="32"/>
+    </row>
+    <row r="74" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B74" s="72" t="s">
+        <v>110</v>
+      </c>
+      <c r="C74" s="72" t="s">
+        <v>106</v>
+      </c>
+      <c r="D74" s="41" t="n">
+        <v>12</v>
+      </c>
+      <c r="E74" s="30" t="n">
+        <v>27110</v>
+      </c>
+      <c r="F74" s="31" t="n">
+        <v>32532</v>
+      </c>
+      <c r="G74" s="4"/>
+      <c r="H74" s="32"/>
+    </row>
+    <row r="75" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A75" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="15"/>
+      <c r="D75" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="17"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="32"/>
+    </row>
+    <row r="76" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A76" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="4"/>
+      <c r="H76" s="32"/>
+    </row>
+    <row r="77" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B77" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C77" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="D77" s="73" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="E77" s="30" t="n">
+        <v>5610</v>
+      </c>
+      <c r="F77" s="31" t="n">
+        <v>6732</v>
+      </c>
+      <c r="G77" s="4"/>
+      <c r="H77" s="32"/>
+    </row>
+    <row r="78" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B78" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C78" s="74" t="s">
+        <v>130</v>
+      </c>
+      <c r="D78" s="74" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="E78" s="30" t="n">
+        <v>6850</v>
+      </c>
+      <c r="F78" s="31" t="n">
+        <v>8220</v>
+      </c>
+      <c r="G78" s="4"/>
+      <c r="H78" s="32"/>
+    </row>
+    <row r="79" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B79" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C79" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" s="74" t="n">
+        <v>1.45</v>
+      </c>
+      <c r="E79" s="30" t="n">
+        <v>8040</v>
+      </c>
+      <c r="F79" s="31" t="n">
+        <v>9648</v>
+      </c>
+      <c r="G79" s="4"/>
+      <c r="H79" s="32"/>
+    </row>
+    <row r="80" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B80" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C80" s="74" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="74" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="E80" s="30" t="n">
+        <v>9290</v>
+      </c>
+      <c r="F80" s="31" t="n">
+        <v>11148</v>
+      </c>
+      <c r="G80" s="4"/>
+      <c r="H80" s="32"/>
+    </row>
+    <row r="81" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B81" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C81" s="74" t="s">
+        <v>136</v>
+      </c>
+      <c r="D81" s="74" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E81" s="30" t="n">
+        <v>10540</v>
+      </c>
+      <c r="F81" s="31" t="n">
+        <v>12648</v>
+      </c>
+      <c r="G81" s="4"/>
+      <c r="H81" s="32"/>
+    </row>
+    <row r="82" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B82" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C82" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="D82" s="74" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="E82" s="30" t="n">
+        <v>11810</v>
+      </c>
+      <c r="F82" s="31" t="n">
+        <v>14172</v>
+      </c>
+      <c r="G82" s="4"/>
+      <c r="H82" s="32"/>
+    </row>
+    <row r="83" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B83" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C83" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="D83" s="74" t="n">
+        <v>3.45</v>
+      </c>
+      <c r="E83" s="30" t="n">
+        <v>13110</v>
+      </c>
+      <c r="F83" s="31" t="n">
+        <v>15732</v>
+      </c>
+      <c r="G83" s="4"/>
+      <c r="H83" s="32"/>
+    </row>
+    <row r="84" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B84" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="C84" s="74" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" s="74" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="E84" s="30" t="n">
+        <v>14310</v>
+      </c>
+      <c r="F84" s="31" t="n">
+        <v>17172</v>
+      </c>
+      <c r="G84" s="4"/>
+      <c r="H84" s="32"/>
+    </row>
+    <row r="85" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B85" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C85" s="74" t="s">
+        <v>144</v>
+      </c>
+      <c r="D85" s="74" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="E85" s="30" t="n">
+        <v>16190</v>
+      </c>
+      <c r="F85" s="31" t="n">
+        <v>19428</v>
+      </c>
+      <c r="G85" s="4"/>
+      <c r="H85" s="32"/>
+    </row>
+    <row r="86" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B86" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C86" s="74" t="s">
+        <v>146</v>
+      </c>
+      <c r="D86" s="74" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="E86" s="30" t="n">
+        <v>18250</v>
+      </c>
+      <c r="F86" s="31" t="n">
+        <v>21900</v>
+      </c>
+      <c r="G86" s="4"/>
+      <c r="H86" s="32"/>
+    </row>
+    <row r="87" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="54" t="s">
+        <v>147</v>
+      </c>
+      <c r="B87" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C87" s="75" t="s">
+        <v>148</v>
+      </c>
+      <c r="D87" s="75" t="n">
+        <v>7</v>
+      </c>
+      <c r="E87" s="30" t="n">
+        <v>20350</v>
+      </c>
+      <c r="F87" s="31" t="n">
+        <v>24420</v>
+      </c>
+      <c r="G87" s="4"/>
+      <c r="H87" s="32"/>
+    </row>
+    <row r="88" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="B88" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C88" s="74" t="s">
+        <v>150</v>
+      </c>
+      <c r="D88" s="74" t="n">
+        <v>7.8</v>
+      </c>
+      <c r="E88" s="30" t="n">
+        <v>22360</v>
+      </c>
+      <c r="F88" s="31" t="n">
+        <v>26832</v>
+      </c>
+      <c r="G88" s="4"/>
+      <c r="H88" s="32"/>
+    </row>
+    <row r="89" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="B89" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C89" s="74" t="s">
+        <v>152</v>
+      </c>
+      <c r="D89" s="74" t="n">
+        <v>8.8</v>
+      </c>
+      <c r="E89" s="30" t="n">
+        <v>24260</v>
+      </c>
+      <c r="F89" s="31" t="n">
+        <v>29112</v>
+      </c>
+      <c r="G89" s="4"/>
+      <c r="H89" s="32"/>
+    </row>
+    <row r="90" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B90" s="76" t="s">
+        <v>127</v>
+      </c>
+      <c r="C90" s="76" t="s">
+        <v>154</v>
+      </c>
+      <c r="D90" s="76" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="E90" s="30" t="n">
+        <v>26960</v>
+      </c>
+      <c r="F90" s="31" t="n">
+        <v>32352</v>
+      </c>
+      <c r="G90" s="4"/>
+      <c r="H90" s="32"/>
+    </row>
+    <row r="91" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A91" s="77" t="s">
+        <v>155</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C91" s="15"/>
+      <c r="D91" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="E91" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91" s="17"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="32"/>
+    </row>
+    <row r="92" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A92" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>159</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="4"/>
+      <c r="H92" s="32"/>
+    </row>
+    <row r="93" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="B93" s="78" t="s">
+        <v>161</v>
+      </c>
+      <c r="C93" s="78" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="D93" s="78" t="s">
+        <v>162</v>
+      </c>
+      <c r="E93" s="30" t="n">
+        <v>2240</v>
+      </c>
+      <c r="F93" s="31" t="n">
+        <v>2688</v>
+      </c>
+      <c r="G93" s="4"/>
+      <c r="H93" s="32"/>
+    </row>
+    <row r="94" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="B94" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="C94" s="74" t="n">
+        <v>40</v>
+      </c>
+      <c r="D94" s="74" t="s">
+        <v>164</v>
+      </c>
+      <c r="E94" s="30" t="n">
+        <v>3110</v>
+      </c>
+      <c r="F94" s="31" t="n">
+        <v>3732</v>
+      </c>
+      <c r="G94" s="4"/>
+      <c r="H94" s="32"/>
+    </row>
+    <row r="95" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="62" t="s">
+        <v>165</v>
+      </c>
+      <c r="B95" s="76" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="76" t="n">
         <v>70</v>
       </c>
-      <c r="B36" s="36" t="s">
-[...27 lines deleted...]
-      <c r="D37" s="38">
+      <c r="D95" s="76" t="s">
+        <v>166</v>
+      </c>
+      <c r="E95" s="30" t="n">
+        <v>3910</v>
+      </c>
+      <c r="F95" s="31" t="n">
+        <v>4692</v>
+      </c>
+      <c r="G95" s="4"/>
+      <c r="H95" s="32"/>
+    </row>
+    <row r="96" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A96" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C96" s="15"/>
+      <c r="D96" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E96" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E37" s="32">
-[...18 lines deleted...]
-      <c r="D38" s="38">
+      <c r="F96" s="17"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="32"/>
+    </row>
+    <row r="97" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A97" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="E38" s="32">
-[...18 lines deleted...]
-      <c r="D39" s="38">
+      <c r="B97" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="E39" s="32">
-[...40 lines deleted...]
-      <c r="D41" s="60">
+      <c r="C97" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E97" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="E41" s="32">
-[...33 lines deleted...]
-      <c r="C43" s="24" t="s">
+      <c r="F97" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D43" s="25" t="s">
-[...1169 lines deleted...]
-      <c r="B97" s="271" t="s">
+      <c r="G97" s="4"/>
+      <c r="H97" s="32"/>
+    </row>
+    <row r="98" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="52" t="s">
         <v>171</v>
       </c>
-      <c r="C97" s="271"/>
-      <c r="D97" s="18" t="s">
+      <c r="B98" s="79" t="s">
         <v>172</v>
       </c>
-      <c r="E97" s="264" t="s">
-[...16 lines deleted...]
-      <c r="D98" s="25" t="s">
+      <c r="C98" s="78" t="s">
         <v>173</v>
       </c>
-      <c r="E98" s="26" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="D98" s="78" t="n">
+        <v>30</v>
+      </c>
+      <c r="E98" s="30" t="n">
+        <v>4440</v>
+      </c>
+      <c r="F98" s="31" t="n">
+        <v>5328</v>
       </c>
       <c r="G98" s="4"/>
-      <c r="H98" s="34"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:8" s="9" customFormat="1" ht="13.8">
+      <c r="H98" s="32"/>
+    </row>
+    <row r="99" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="54" t="s">
         <v>174</v>
       </c>
-      <c r="B99" s="79" t="s">
+      <c r="B99" s="80" t="s">
+        <v>172</v>
+      </c>
+      <c r="C99" s="74" t="n">
+        <v>250</v>
+      </c>
+      <c r="D99" s="74" t="n">
+        <v>40</v>
+      </c>
+      <c r="E99" s="30" t="n">
+        <v>5460</v>
+      </c>
+      <c r="F99" s="31" t="n">
+        <v>6552</v>
+      </c>
+      <c r="G99" s="4"/>
+      <c r="H99" s="32"/>
+    </row>
+    <row r="100" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="54" t="s">
         <v>175</v>
       </c>
-      <c r="C99" s="78" t="s">
+      <c r="B100" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C100" s="74" t="n">
+        <v>310</v>
+      </c>
+      <c r="D100" s="74" t="n">
+        <v>50</v>
+      </c>
+      <c r="E100" s="30" t="n">
+        <v>6400</v>
+      </c>
+      <c r="F100" s="31" t="n">
+        <v>7680</v>
+      </c>
+      <c r="G100" s="4"/>
+      <c r="H100" s="32"/>
+    </row>
+    <row r="101" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="54" t="s">
         <v>176</v>
       </c>
-      <c r="D99" s="78">
+      <c r="B101" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C101" s="74" t="n">
+        <v>345</v>
+      </c>
+      <c r="D101" s="74" t="n">
+        <v>60</v>
+      </c>
+      <c r="E101" s="30" t="n">
+        <v>7230</v>
+      </c>
+      <c r="F101" s="31" t="n">
+        <v>8676</v>
+      </c>
+      <c r="G101" s="4"/>
+      <c r="H101" s="32"/>
+    </row>
+    <row r="102" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B102" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C102" s="74" t="n">
+        <v>415</v>
+      </c>
+      <c r="D102" s="74" t="n">
+        <v>70</v>
+      </c>
+      <c r="E102" s="30" t="n">
+        <v>8010</v>
+      </c>
+      <c r="F102" s="31" t="n">
+        <v>9612</v>
+      </c>
+      <c r="G102" s="4"/>
+      <c r="H102" s="32"/>
+    </row>
+    <row r="103" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B103" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C103" s="74" t="n">
+        <v>500</v>
+      </c>
+      <c r="D103" s="74" t="n">
+        <v>80</v>
+      </c>
+      <c r="E103" s="30" t="n">
+        <v>8980</v>
+      </c>
+      <c r="F103" s="31" t="n">
+        <v>10776</v>
+      </c>
+      <c r="G103" s="4"/>
+      <c r="H103" s="32"/>
+    </row>
+    <row r="104" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="54" t="s">
+        <v>179</v>
+      </c>
+      <c r="B104" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C104" s="74" t="n">
+        <v>540</v>
+      </c>
+      <c r="D104" s="74" t="n">
+        <v>90</v>
+      </c>
+      <c r="E104" s="30" t="n">
+        <v>9950</v>
+      </c>
+      <c r="F104" s="31" t="n">
+        <v>11940</v>
+      </c>
+      <c r="G104" s="4"/>
+      <c r="H104" s="32"/>
+    </row>
+    <row r="105" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="54" t="s">
+        <v>180</v>
+      </c>
+      <c r="B105" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C105" s="74" t="n">
+        <v>635</v>
+      </c>
+      <c r="D105" s="74" t="n">
+        <v>100</v>
+      </c>
+      <c r="E105" s="30" t="n">
+        <v>11030</v>
+      </c>
+      <c r="F105" s="31" t="n">
+        <v>13236</v>
+      </c>
+      <c r="G105" s="4"/>
+      <c r="H105" s="32"/>
+    </row>
+    <row r="106" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="54" t="s">
+        <v>181</v>
+      </c>
+      <c r="B106" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C106" s="74" t="n">
+        <v>660</v>
+      </c>
+      <c r="D106" s="74" t="n">
+        <v>115</v>
+      </c>
+      <c r="E106" s="30" t="n">
+        <v>12280</v>
+      </c>
+      <c r="F106" s="31" t="n">
+        <v>14736</v>
+      </c>
+      <c r="G106" s="4"/>
+      <c r="H106" s="32"/>
+    </row>
+    <row r="107" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B107" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C107" s="74" t="n">
+        <v>770</v>
+      </c>
+      <c r="D107" s="74" t="n">
+        <v>129</v>
+      </c>
+      <c r="E107" s="30" t="n">
+        <v>13380</v>
+      </c>
+      <c r="F107" s="31" t="n">
+        <v>16056</v>
+      </c>
+      <c r="G107" s="4"/>
+      <c r="H107" s="32"/>
+    </row>
+    <row r="108" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="54" t="s">
+        <v>183</v>
+      </c>
+      <c r="B108" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C108" s="74" t="n">
+        <v>870</v>
+      </c>
+      <c r="D108" s="74" t="n">
+        <v>140</v>
+      </c>
+      <c r="E108" s="30" t="n">
+        <v>13880</v>
+      </c>
+      <c r="F108" s="31" t="n">
+        <v>16656</v>
+      </c>
+      <c r="G108" s="4"/>
+      <c r="H108" s="32"/>
+    </row>
+    <row r="109" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="54" t="s">
+        <v>184</v>
+      </c>
+      <c r="B109" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C109" s="74" t="n">
+        <v>915</v>
+      </c>
+      <c r="D109" s="74" t="n">
+        <v>160</v>
+      </c>
+      <c r="E109" s="30" t="n">
+        <v>15920</v>
+      </c>
+      <c r="F109" s="31" t="n">
+        <v>19104</v>
+      </c>
+      <c r="G109" s="4"/>
+      <c r="H109" s="32"/>
+    </row>
+    <row r="110" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B110" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C110" s="74" t="n">
+        <v>1095</v>
+      </c>
+      <c r="D110" s="74" t="s">
+        <v>173</v>
+      </c>
+      <c r="E110" s="30" t="n">
+        <v>17860</v>
+      </c>
+      <c r="F110" s="31" t="n">
+        <v>21432</v>
+      </c>
+      <c r="G110" s="4"/>
+      <c r="H110" s="32"/>
+    </row>
+    <row r="111" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B111" s="81" t="s">
+        <v>172</v>
+      </c>
+      <c r="C111" s="74" t="n">
+        <v>1160</v>
+      </c>
+      <c r="D111" s="74" t="n">
+        <v>190</v>
+      </c>
+      <c r="E111" s="30" t="n">
+        <v>18690</v>
+      </c>
+      <c r="F111" s="31" t="n">
+        <v>22428</v>
+      </c>
+      <c r="G111" s="4"/>
+      <c r="H111" s="32"/>
+    </row>
+    <row r="112" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="62" t="s">
+        <v>187</v>
+      </c>
+      <c r="B112" s="82" t="s">
+        <v>172</v>
+      </c>
+      <c r="C112" s="76" t="n">
+        <v>1260</v>
+      </c>
+      <c r="D112" s="76" t="n">
+        <v>200</v>
+      </c>
+      <c r="E112" s="30" t="n">
+        <v>19890</v>
+      </c>
+      <c r="F112" s="31" t="n">
+        <v>23868</v>
+      </c>
+      <c r="G112" s="4"/>
+      <c r="H112" s="32"/>
+    </row>
+    <row r="113" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A113" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C113" s="15"/>
+      <c r="D113" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E113" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F113" s="17"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="32"/>
+    </row>
+    <row r="114" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A114" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E114" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="4"/>
+      <c r="H114" s="32"/>
+    </row>
+    <row r="115" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="83" t="s">
+        <v>188</v>
+      </c>
+      <c r="B115" s="81" t="s">
+        <v>189</v>
+      </c>
+      <c r="C115" s="81" t="n">
+        <v>20</v>
+      </c>
+      <c r="D115" s="73" t="n">
+        <v>2</v>
+      </c>
+      <c r="E115" s="30" t="n">
+        <v>2090</v>
+      </c>
+      <c r="F115" s="31" t="n">
+        <v>2508</v>
+      </c>
+      <c r="G115" s="4"/>
+      <c r="H115" s="32"/>
+    </row>
+    <row r="116" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="54" t="s">
+        <v>190</v>
+      </c>
+      <c r="B116" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C116" s="80" t="n">
+        <v>40</v>
+      </c>
+      <c r="D116" s="74" t="n">
+        <v>4</v>
+      </c>
+      <c r="E116" s="30" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F116" s="31" t="n">
+        <v>2700</v>
+      </c>
+      <c r="G116" s="4"/>
+      <c r="H116" s="32"/>
+    </row>
+    <row r="117" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B117" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C117" s="80" t="n">
+        <v>60</v>
+      </c>
+      <c r="D117" s="74" t="n">
+        <v>6</v>
+      </c>
+      <c r="E117" s="30" t="n">
+        <v>2450</v>
+      </c>
+      <c r="F117" s="31" t="n">
+        <v>2940</v>
+      </c>
+      <c r="G117" s="4"/>
+      <c r="H117" s="32"/>
+    </row>
+    <row r="118" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="54" t="s">
+        <v>192</v>
+      </c>
+      <c r="B118" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C118" s="80" t="n">
+        <v>80</v>
+      </c>
+      <c r="D118" s="74" t="n">
+        <v>8</v>
+      </c>
+      <c r="E118" s="30" t="n">
+        <v>2720</v>
+      </c>
+      <c r="F118" s="31" t="n">
+        <v>3264</v>
+      </c>
+      <c r="G118" s="4"/>
+      <c r="H118" s="32"/>
+    </row>
+    <row r="119" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="54" t="s">
+        <v>193</v>
+      </c>
+      <c r="B119" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C119" s="80" t="n">
+        <v>100</v>
+      </c>
+      <c r="D119" s="74" t="n">
+        <v>10</v>
+      </c>
+      <c r="E119" s="30" t="n">
+        <v>3210</v>
+      </c>
+      <c r="F119" s="31" t="n">
+        <v>3852</v>
+      </c>
+      <c r="G119" s="4"/>
+      <c r="H119" s="32"/>
+    </row>
+    <row r="120" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="54" t="s">
+        <v>194</v>
+      </c>
+      <c r="B120" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C120" s="80" t="n">
+        <v>135</v>
+      </c>
+      <c r="D120" s="74" t="n">
+        <v>15</v>
+      </c>
+      <c r="E120" s="30" t="n">
+        <v>3390</v>
+      </c>
+      <c r="F120" s="31" t="n">
+        <v>4068</v>
+      </c>
+      <c r="G120" s="4"/>
+      <c r="H120" s="32"/>
+    </row>
+    <row r="121" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="B121" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C121" s="80" t="n">
+        <v>205</v>
+      </c>
+      <c r="D121" s="74" t="n">
+        <v>20</v>
+      </c>
+      <c r="E121" s="30" t="n">
+        <v>3860</v>
+      </c>
+      <c r="F121" s="31" t="n">
+        <v>4632</v>
+      </c>
+      <c r="G121" s="4"/>
+      <c r="H121" s="32"/>
+    </row>
+    <row r="122" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="54" t="s">
+        <v>196</v>
+      </c>
+      <c r="B122" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C122" s="80" t="n">
+        <v>240</v>
+      </c>
+      <c r="D122" s="74" t="n">
+        <v>25</v>
+      </c>
+      <c r="E122" s="30" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F122" s="31" t="n">
+        <v>5040</v>
+      </c>
+      <c r="G122" s="4"/>
+      <c r="H122" s="32"/>
+    </row>
+    <row r="123" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B123" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C123" s="80" t="n">
+        <v>290</v>
+      </c>
+      <c r="D123" s="74" t="n">
         <v>30</v>
       </c>
-      <c r="E99" s="32">
-[...15 lines deleted...]
-      <c r="C100" s="74">
+      <c r="E123" s="30" t="n">
+        <v>4720</v>
+      </c>
+      <c r="F123" s="31" t="n">
+        <v>5664</v>
+      </c>
+      <c r="G123" s="4"/>
+      <c r="H123" s="32"/>
+    </row>
+    <row r="124" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="54" t="s">
+        <v>198</v>
+      </c>
+      <c r="B124" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C124" s="80" t="n">
+        <v>350</v>
+      </c>
+      <c r="D124" s="74" t="n">
+        <v>35</v>
+      </c>
+      <c r="E124" s="30" t="n">
+        <v>5040</v>
+      </c>
+      <c r="F124" s="31" t="n">
+        <v>6048</v>
+      </c>
+      <c r="G124" s="4"/>
+      <c r="H124" s="32"/>
+    </row>
+    <row r="125" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B125" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C125" s="80" t="n">
+        <v>390</v>
+      </c>
+      <c r="D125" s="74" t="n">
+        <v>40</v>
+      </c>
+      <c r="E125" s="30" t="n">
+        <v>5590</v>
+      </c>
+      <c r="F125" s="31" t="n">
+        <v>6708</v>
+      </c>
+      <c r="G125" s="4"/>
+      <c r="H125" s="32"/>
+    </row>
+    <row r="126" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="54" t="s">
+        <v>200</v>
+      </c>
+      <c r="B126" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C126" s="80" t="n">
+        <v>505</v>
+      </c>
+      <c r="D126" s="74" t="n">
+        <v>50</v>
+      </c>
+      <c r="E126" s="30" t="n">
+        <v>6450</v>
+      </c>
+      <c r="F126" s="31" t="n">
+        <v>7740</v>
+      </c>
+      <c r="G126" s="4"/>
+      <c r="H126" s="32"/>
+    </row>
+    <row r="127" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B127" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C127" s="80" t="n">
+        <v>600</v>
+      </c>
+      <c r="D127" s="74" t="n">
+        <v>60</v>
+      </c>
+      <c r="E127" s="30" t="n">
+        <v>7320</v>
+      </c>
+      <c r="F127" s="31" t="n">
+        <v>8784</v>
+      </c>
+      <c r="G127" s="4"/>
+      <c r="H127" s="32"/>
+    </row>
+    <row r="128" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B128" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C128" s="80" t="n">
+        <v>695</v>
+      </c>
+      <c r="D128" s="74" t="n">
+        <v>70</v>
+      </c>
+      <c r="E128" s="30" t="n">
+        <v>8210</v>
+      </c>
+      <c r="F128" s="31" t="n">
+        <v>9852</v>
+      </c>
+      <c r="G128" s="4"/>
+      <c r="H128" s="32"/>
+    </row>
+    <row r="129" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="54" t="s">
+        <v>203</v>
+      </c>
+      <c r="B129" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C129" s="80" t="n">
+        <v>790</v>
+      </c>
+      <c r="D129" s="74" t="n">
+        <v>80</v>
+      </c>
+      <c r="E129" s="30" t="n">
+        <v>9060</v>
+      </c>
+      <c r="F129" s="31" t="n">
+        <v>10872</v>
+      </c>
+      <c r="G129" s="4"/>
+      <c r="H129" s="32"/>
+    </row>
+    <row r="130" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="54" t="s">
+        <v>204</v>
+      </c>
+      <c r="B130" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C130" s="80" t="n">
+        <v>920</v>
+      </c>
+      <c r="D130" s="74" t="n">
+        <v>90</v>
+      </c>
+      <c r="E130" s="30" t="n">
+        <v>10140</v>
+      </c>
+      <c r="F130" s="31" t="n">
+        <v>12168</v>
+      </c>
+      <c r="G130" s="4"/>
+      <c r="H130" s="32"/>
+    </row>
+    <row r="131" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="B131" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C131" s="80" t="n">
+        <v>990</v>
+      </c>
+      <c r="D131" s="74" t="n">
+        <v>100</v>
+      </c>
+      <c r="E131" s="30" t="n">
+        <v>11230</v>
+      </c>
+      <c r="F131" s="31" t="n">
+        <v>13476</v>
+      </c>
+      <c r="G131" s="4"/>
+      <c r="H131" s="32"/>
+    </row>
+    <row r="132" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B132" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C132" s="80" t="n">
+        <v>1220</v>
+      </c>
+      <c r="D132" s="74" t="n">
+        <v>120</v>
+      </c>
+      <c r="E132" s="30" t="n">
+        <v>12680</v>
+      </c>
+      <c r="F132" s="31" t="n">
+        <v>15216</v>
+      </c>
+      <c r="G132" s="4"/>
+      <c r="H132" s="32"/>
+    </row>
+    <row r="133" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B133" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C133" s="80" t="n">
+        <v>1410</v>
+      </c>
+      <c r="D133" s="74" t="n">
+        <v>140</v>
+      </c>
+      <c r="E133" s="30" t="n">
+        <v>14130</v>
+      </c>
+      <c r="F133" s="31" t="n">
+        <v>16956</v>
+      </c>
+      <c r="G133" s="4"/>
+      <c r="H133" s="32"/>
+    </row>
+    <row r="134" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="54" t="s">
+        <v>208</v>
+      </c>
+      <c r="B134" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C134" s="80" t="n">
+        <v>1575</v>
+      </c>
+      <c r="D134" s="74" t="n">
+        <v>160</v>
+      </c>
+      <c r="E134" s="30" t="n">
+        <v>16140</v>
+      </c>
+      <c r="F134" s="31" t="n">
+        <v>19368</v>
+      </c>
+      <c r="G134" s="4"/>
+      <c r="H134" s="32"/>
+    </row>
+    <row r="135" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B135" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C135" s="80" t="n">
+        <v>1760</v>
+      </c>
+      <c r="D135" s="74" t="s">
+        <v>173</v>
+      </c>
+      <c r="E135" s="30" t="n">
+        <v>18110</v>
+      </c>
+      <c r="F135" s="31" t="n">
+        <v>21732</v>
+      </c>
+      <c r="G135" s="4"/>
+      <c r="H135" s="32"/>
+    </row>
+    <row r="136" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B136" s="80" t="s">
+        <v>189</v>
+      </c>
+      <c r="C136" s="80" t="n">
+        <v>1990</v>
+      </c>
+      <c r="D136" s="74" t="n">
+        <v>200</v>
+      </c>
+      <c r="E136" s="30" t="n">
+        <v>20530</v>
+      </c>
+      <c r="F136" s="31" t="n">
+        <v>24636</v>
+      </c>
+      <c r="G136" s="4"/>
+      <c r="H136" s="32"/>
+    </row>
+    <row r="137" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B137" s="84" t="s">
+        <v>189</v>
+      </c>
+      <c r="C137" s="84" t="n">
+        <v>2050</v>
+      </c>
+      <c r="D137" s="76" t="n">
+        <v>210</v>
+      </c>
+      <c r="E137" s="30" t="n">
+        <v>22390</v>
+      </c>
+      <c r="F137" s="31" t="n">
+        <v>26868</v>
+      </c>
+      <c r="G137" s="4"/>
+      <c r="H137" s="32"/>
+    </row>
+    <row r="138" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A138" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="C138" s="15"/>
+      <c r="D138" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E138" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F138" s="17"/>
+      <c r="G138" s="4"/>
+      <c r="H138" s="32"/>
+    </row>
+    <row r="139" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A139" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E139" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="4"/>
+      <c r="H139" s="32"/>
+    </row>
+    <row r="140" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B140" s="85" t="s">
+        <v>214</v>
+      </c>
+      <c r="C140" s="85" t="n">
+        <v>130</v>
+      </c>
+      <c r="D140" s="78" t="n">
+        <v>7</v>
+      </c>
+      <c r="E140" s="30" t="n">
+        <v>2860</v>
+      </c>
+      <c r="F140" s="31" t="n">
+        <v>3432</v>
+      </c>
+      <c r="G140" s="4"/>
+      <c r="H140" s="32"/>
+    </row>
+    <row r="141" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B141" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C141" s="80" t="s">
+        <v>173</v>
+      </c>
+      <c r="D141" s="74" t="n">
+        <v>10</v>
+      </c>
+      <c r="E141" s="30" t="n">
+        <v>3140</v>
+      </c>
+      <c r="F141" s="31" t="n">
+        <v>3768</v>
+      </c>
+      <c r="G141" s="4"/>
+      <c r="H141" s="32"/>
+    </row>
+    <row r="142" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B142" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C142" s="80" t="n">
+        <v>230</v>
+      </c>
+      <c r="D142" s="74" t="n">
+        <v>13</v>
+      </c>
+      <c r="E142" s="30" t="n">
+        <v>3300</v>
+      </c>
+      <c r="F142" s="31" t="n">
+        <v>3960</v>
+      </c>
+      <c r="G142" s="4"/>
+      <c r="H142" s="32"/>
+    </row>
+    <row r="143" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="54" t="s">
+        <v>217</v>
+      </c>
+      <c r="B143" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C143" s="80" t="n">
+        <v>270</v>
+      </c>
+      <c r="D143" s="74" t="n">
+        <v>15</v>
+      </c>
+      <c r="E143" s="30" t="n">
+        <v>3560</v>
+      </c>
+      <c r="F143" s="31" t="n">
+        <v>4272</v>
+      </c>
+      <c r="G143" s="4"/>
+      <c r="H143" s="32"/>
+    </row>
+    <row r="144" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B144" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C144" s="80" t="n">
+        <v>310</v>
+      </c>
+      <c r="D144" s="74" t="n">
+        <v>18</v>
+      </c>
+      <c r="E144" s="30" t="n">
+        <v>3930</v>
+      </c>
+      <c r="F144" s="31" t="n">
+        <v>4716</v>
+      </c>
+      <c r="G144" s="4"/>
+      <c r="H144" s="32"/>
+    </row>
+    <row r="145" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B145" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C145" s="80" t="n">
+        <v>395</v>
+      </c>
+      <c r="D145" s="74" t="n">
+        <v>22</v>
+      </c>
+      <c r="E145" s="30" t="n">
+        <v>4280</v>
+      </c>
+      <c r="F145" s="31" t="n">
+        <v>5136</v>
+      </c>
+      <c r="G145" s="4"/>
+      <c r="H145" s="32"/>
+    </row>
+    <row r="146" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="54" t="s">
+        <v>220</v>
+      </c>
+      <c r="B146" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C146" s="80" t="n">
+        <v>535</v>
+      </c>
+      <c r="D146" s="74" t="n">
+        <v>29</v>
+      </c>
+      <c r="E146" s="30" t="n">
+        <v>4970</v>
+      </c>
+      <c r="F146" s="31" t="n">
+        <v>5964</v>
+      </c>
+      <c r="G146" s="4"/>
+      <c r="H146" s="32"/>
+    </row>
+    <row r="147" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B147" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C147" s="80" t="n">
+        <v>615</v>
+      </c>
+      <c r="D147" s="74" t="n">
+        <v>34</v>
+      </c>
+      <c r="E147" s="30" t="n">
+        <v>5300</v>
+      </c>
+      <c r="F147" s="31" t="n">
+        <v>6360</v>
+      </c>
+      <c r="G147" s="4"/>
+      <c r="H147" s="32"/>
+    </row>
+    <row r="148" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B148" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C148" s="80" t="n">
+        <v>680</v>
+      </c>
+      <c r="D148" s="74" t="n">
+        <v>37</v>
+      </c>
+      <c r="E148" s="30" t="n">
+        <v>5690</v>
+      </c>
+      <c r="F148" s="31" t="n">
+        <v>6828</v>
+      </c>
+      <c r="G148" s="4"/>
+      <c r="H148" s="32"/>
+    </row>
+    <row r="149" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B149" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C149" s="80" t="n">
+        <v>820</v>
+      </c>
+      <c r="D149" s="74" t="n">
+        <v>44</v>
+      </c>
+      <c r="E149" s="30" t="n">
+        <v>6400</v>
+      </c>
+      <c r="F149" s="31" t="n">
+        <v>7680</v>
+      </c>
+      <c r="G149" s="4"/>
+      <c r="H149" s="32"/>
+    </row>
+    <row r="150" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B150" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C150" s="80" t="n">
+        <v>935</v>
+      </c>
+      <c r="D150" s="74" t="n">
+        <v>52</v>
+      </c>
+      <c r="E150" s="30" t="n">
+        <v>7110</v>
+      </c>
+      <c r="F150" s="31" t="n">
+        <v>8532</v>
+      </c>
+      <c r="G150" s="4"/>
+      <c r="H150" s="32"/>
+    </row>
+    <row r="151" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B151" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C151" s="80" t="n">
+        <v>1005</v>
+      </c>
+      <c r="D151" s="74" t="n">
+        <v>54</v>
+      </c>
+      <c r="E151" s="30" t="n">
+        <v>7400</v>
+      </c>
+      <c r="F151" s="31" t="n">
+        <v>8880</v>
+      </c>
+      <c r="G151" s="4"/>
+      <c r="H151" s="32"/>
+    </row>
+    <row r="152" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B152" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C152" s="80" t="n">
+        <v>1075</v>
+      </c>
+      <c r="D152" s="74" t="n">
+        <v>59</v>
+      </c>
+      <c r="E152" s="30" t="n">
+        <v>8100</v>
+      </c>
+      <c r="F152" s="31" t="n">
+        <v>9720</v>
+      </c>
+      <c r="G152" s="4"/>
+      <c r="H152" s="32"/>
+    </row>
+    <row r="153" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B153" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C153" s="80" t="n">
+        <v>1220</v>
+      </c>
+      <c r="D153" s="74" t="n">
+        <v>68</v>
+      </c>
+      <c r="E153" s="30" t="n">
+        <v>9100</v>
+      </c>
+      <c r="F153" s="31" t="n">
+        <v>10920</v>
+      </c>
+      <c r="G153" s="4"/>
+      <c r="H153" s="32"/>
+    </row>
+    <row r="154" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B154" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C154" s="80" t="n">
+        <v>1340</v>
+      </c>
+      <c r="D154" s="74" t="n">
+        <v>74</v>
+      </c>
+      <c r="E154" s="30" t="n">
+        <v>10080</v>
+      </c>
+      <c r="F154" s="31" t="n">
+        <v>12096</v>
+      </c>
+      <c r="G154" s="4"/>
+      <c r="H154" s="32"/>
+    </row>
+    <row r="155" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="54" t="s">
+        <v>229</v>
+      </c>
+      <c r="B155" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C155" s="80" t="n">
+        <v>1485</v>
+      </c>
+      <c r="D155" s="74" t="n">
+        <v>82</v>
+      </c>
+      <c r="E155" s="30" t="n">
+        <v>11080</v>
+      </c>
+      <c r="F155" s="31" t="n">
+        <v>13296</v>
+      </c>
+      <c r="G155" s="4"/>
+      <c r="H155" s="32"/>
+    </row>
+    <row r="156" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B156" s="80" t="s">
+        <v>214</v>
+      </c>
+      <c r="C156" s="80" t="n">
+        <v>1625</v>
+      </c>
+      <c r="D156" s="74" t="n">
+        <v>90</v>
+      </c>
+      <c r="E156" s="30" t="n">
+        <v>12070</v>
+      </c>
+      <c r="F156" s="31" t="n">
+        <v>14484</v>
+      </c>
+      <c r="G156" s="4"/>
+      <c r="H156" s="32"/>
+    </row>
+    <row r="157" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B157" s="80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C157" s="80" t="n">
+        <v>1880</v>
+      </c>
+      <c r="D157" s="74" t="n">
+        <v>105</v>
+      </c>
+      <c r="E157" s="30" t="n">
+        <v>13160</v>
+      </c>
+      <c r="F157" s="31" t="n">
+        <v>15792</v>
+      </c>
+      <c r="G157" s="4"/>
+      <c r="H157" s="32"/>
+    </row>
+    <row r="158" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B158" s="80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C158" s="80" t="n">
+        <v>2135</v>
+      </c>
+      <c r="D158" s="74" t="n">
+        <v>118</v>
+      </c>
+      <c r="E158" s="30" t="n">
+        <v>14210</v>
+      </c>
+      <c r="F158" s="31" t="n">
+        <v>17052</v>
+      </c>
+      <c r="G158" s="4"/>
+      <c r="H158" s="32"/>
+    </row>
+    <row r="159" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="54" t="s">
+        <v>234</v>
+      </c>
+      <c r="B159" s="80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C159" s="80" t="n">
+        <v>2420</v>
+      </c>
+      <c r="D159" s="74" t="n">
+        <v>131</v>
+      </c>
+      <c r="E159" s="30" t="n">
+        <v>15270</v>
+      </c>
+      <c r="F159" s="31" t="n">
+        <v>18324</v>
+      </c>
+      <c r="G159" s="4"/>
+      <c r="H159" s="32"/>
+    </row>
+    <row r="160" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B160" s="80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C160" s="80" t="n">
+        <v>2775</v>
+      </c>
+      <c r="D160" s="74" t="n">
+        <v>155</v>
+      </c>
+      <c r="E160" s="30" t="n">
+        <v>16830</v>
+      </c>
+      <c r="F160" s="31" t="n">
+        <v>20196</v>
+      </c>
+      <c r="G160" s="4"/>
+      <c r="H160" s="32"/>
+    </row>
+    <row r="161" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B161" s="84" t="s">
+        <v>232</v>
+      </c>
+      <c r="C161" s="84" t="n">
+        <v>3050</v>
+      </c>
+      <c r="D161" s="76" t="n">
+        <v>170</v>
+      </c>
+      <c r="E161" s="30" t="n">
+        <v>17970</v>
+      </c>
+      <c r="F161" s="31" t="n">
+        <v>21564</v>
+      </c>
+      <c r="G161" s="4"/>
+      <c r="H161" s="32"/>
+    </row>
+    <row r="162" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A162" s="77" t="s">
+        <v>237</v>
+      </c>
+      <c r="B162" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="C162" s="15"/>
+      <c r="D162" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E162" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="17"/>
+      <c r="G162" s="4"/>
+      <c r="H162" s="32"/>
+    </row>
+    <row r="163" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A163" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D163" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="4"/>
+      <c r="H163" s="32"/>
+    </row>
+    <row r="164" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="52" t="s">
+        <v>239</v>
+      </c>
+      <c r="B164" s="86" t="s">
+        <v>240</v>
+      </c>
+      <c r="C164" s="86" t="n">
+        <v>125</v>
+      </c>
+      <c r="D164" s="78" t="n">
+        <v>6</v>
+      </c>
+      <c r="E164" s="30" t="n">
+        <v>3010</v>
+      </c>
+      <c r="F164" s="31" t="n">
+        <v>3612</v>
+      </c>
+      <c r="G164" s="4"/>
+      <c r="H164" s="32"/>
+    </row>
+    <row r="165" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="54" t="s">
+        <v>241</v>
+      </c>
+      <c r="B165" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C165" s="88" t="n">
         <v>250</v>
       </c>
-      <c r="D100" s="74">
+      <c r="D165" s="74" t="n">
+        <v>12</v>
+      </c>
+      <c r="E165" s="30" t="n">
+        <v>3690</v>
+      </c>
+      <c r="F165" s="31" t="n">
+        <v>4428</v>
+      </c>
+      <c r="G165" s="4"/>
+      <c r="H165" s="32"/>
+    </row>
+    <row r="166" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="54" t="s">
+        <v>242</v>
+      </c>
+      <c r="B166" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C166" s="88" t="n">
+        <v>335</v>
+      </c>
+      <c r="D166" s="74" t="n">
+        <v>17</v>
+      </c>
+      <c r="E166" s="30" t="n">
+        <v>4260</v>
+      </c>
+      <c r="F166" s="31" t="n">
+        <v>5112</v>
+      </c>
+      <c r="G166" s="4"/>
+      <c r="H166" s="32"/>
+    </row>
+    <row r="167" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="54" t="s">
+        <v>243</v>
+      </c>
+      <c r="B167" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C167" s="88" t="n">
+        <v>505</v>
+      </c>
+      <c r="D167" s="74" t="n">
+        <v>25</v>
+      </c>
+      <c r="E167" s="30" t="n">
+        <v>5050</v>
+      </c>
+      <c r="F167" s="31" t="n">
+        <v>6060</v>
+      </c>
+      <c r="G167" s="4"/>
+      <c r="H167" s="32"/>
+    </row>
+    <row r="168" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="54" t="s">
+        <v>244</v>
+      </c>
+      <c r="B168" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C168" s="88" t="n">
+        <v>675</v>
+      </c>
+      <c r="D168" s="74" t="n">
+        <v>33</v>
+      </c>
+      <c r="E168" s="30" t="n">
+        <v>6170</v>
+      </c>
+      <c r="F168" s="31" t="n">
+        <v>7404</v>
+      </c>
+      <c r="G168" s="4"/>
+      <c r="H168" s="32"/>
+    </row>
+    <row r="169" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="54" t="s">
+        <v>245</v>
+      </c>
+      <c r="B169" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C169" s="88" t="n">
+        <v>830</v>
+      </c>
+      <c r="D169" s="74" t="n">
+        <v>42</v>
+      </c>
+      <c r="E169" s="30" t="n">
+        <v>6810</v>
+      </c>
+      <c r="F169" s="31" t="n">
+        <v>8172</v>
+      </c>
+      <c r="G169" s="4"/>
+      <c r="H169" s="32"/>
+    </row>
+    <row r="170" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="B170" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C170" s="88" t="n">
+        <v>1000</v>
+      </c>
+      <c r="D170" s="74" t="n">
+        <v>50</v>
+      </c>
+      <c r="E170" s="30" t="n">
+        <v>8180</v>
+      </c>
+      <c r="F170" s="31" t="n">
+        <v>9816</v>
+      </c>
+      <c r="G170" s="4"/>
+      <c r="H170" s="32"/>
+    </row>
+    <row r="171" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="54" t="s">
+        <v>247</v>
+      </c>
+      <c r="B171" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C171" s="88" t="n">
+        <v>1200</v>
+      </c>
+      <c r="D171" s="74" t="n">
+        <v>60</v>
+      </c>
+      <c r="E171" s="30" t="n">
+        <v>9420</v>
+      </c>
+      <c r="F171" s="31" t="n">
+        <v>11304</v>
+      </c>
+      <c r="G171" s="4"/>
+      <c r="H171" s="32"/>
+    </row>
+    <row r="172" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="54" t="s">
+        <v>248</v>
+      </c>
+      <c r="B172" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C172" s="88" t="n">
+        <v>1370</v>
+      </c>
+      <c r="D172" s="74" t="n">
+        <v>68</v>
+      </c>
+      <c r="E172" s="30" t="n">
+        <v>10650</v>
+      </c>
+      <c r="F172" s="31" t="n">
+        <v>12780</v>
+      </c>
+      <c r="G172" s="4"/>
+      <c r="H172" s="32"/>
+    </row>
+    <row r="173" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="B173" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C173" s="88" t="n">
+        <v>1700</v>
+      </c>
+      <c r="D173" s="74" t="n">
+        <v>85</v>
+      </c>
+      <c r="E173" s="30" t="n">
+        <v>12550</v>
+      </c>
+      <c r="F173" s="31" t="n">
+        <v>15060</v>
+      </c>
+      <c r="G173" s="4"/>
+      <c r="H173" s="32"/>
+    </row>
+    <row r="174" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="54" t="s">
+        <v>250</v>
+      </c>
+      <c r="B174" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C174" s="88" t="n">
+        <v>2040</v>
+      </c>
+      <c r="D174" s="74" t="n">
+        <v>101</v>
+      </c>
+      <c r="E174" s="30" t="n">
+        <v>14660</v>
+      </c>
+      <c r="F174" s="31" t="n">
+        <v>17592</v>
+      </c>
+      <c r="G174" s="4"/>
+      <c r="H174" s="32"/>
+    </row>
+    <row r="175" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="54" t="s">
+        <v>251</v>
+      </c>
+      <c r="B175" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C175" s="88" t="n">
+        <v>2360</v>
+      </c>
+      <c r="D175" s="74" t="n">
+        <v>118</v>
+      </c>
+      <c r="E175" s="30" t="n">
+        <v>16700</v>
+      </c>
+      <c r="F175" s="31" t="n">
+        <v>20040</v>
+      </c>
+      <c r="G175" s="4"/>
+      <c r="H175" s="32"/>
+    </row>
+    <row r="176" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="54" t="s">
+        <v>252</v>
+      </c>
+      <c r="B176" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C176" s="88" t="n">
+        <v>2685</v>
+      </c>
+      <c r="D176" s="74" t="n">
+        <v>135</v>
+      </c>
+      <c r="E176" s="30" t="n">
+        <v>19000</v>
+      </c>
+      <c r="F176" s="31" t="n">
+        <v>22800</v>
+      </c>
+      <c r="G176" s="4"/>
+      <c r="H176" s="32"/>
+    </row>
+    <row r="177" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="54" t="s">
+        <v>253</v>
+      </c>
+      <c r="B177" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C177" s="88" t="n">
+        <v>3025</v>
+      </c>
+      <c r="D177" s="74" t="n">
+        <v>152</v>
+      </c>
+      <c r="E177" s="30" t="n">
+        <v>20670</v>
+      </c>
+      <c r="F177" s="31" t="n">
+        <v>24804</v>
+      </c>
+      <c r="G177" s="4"/>
+      <c r="H177" s="32"/>
+    </row>
+    <row r="178" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="54" t="s">
+        <v>254</v>
+      </c>
+      <c r="B178" s="87" t="s">
+        <v>240</v>
+      </c>
+      <c r="C178" s="88" t="n">
+        <v>3385</v>
+      </c>
+      <c r="D178" s="74" t="n">
+        <v>170</v>
+      </c>
+      <c r="E178" s="30" t="n">
+        <v>22940</v>
+      </c>
+      <c r="F178" s="31" t="n">
+        <v>27528</v>
+      </c>
+      <c r="G178" s="4"/>
+      <c r="H178" s="32"/>
+    </row>
+    <row r="179" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B179" s="89" t="s">
+        <v>240</v>
+      </c>
+      <c r="C179" s="90" t="n">
+        <v>3895</v>
+      </c>
+      <c r="D179" s="76" t="n">
+        <v>194</v>
+      </c>
+      <c r="E179" s="30" t="n">
+        <v>25110</v>
+      </c>
+      <c r="F179" s="31" t="n">
+        <v>30132</v>
+      </c>
+      <c r="G179" s="4"/>
+      <c r="H179" s="32"/>
+    </row>
+    <row r="180" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A180" s="77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B180" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="C180" s="15"/>
+      <c r="D180" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E180" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F180" s="17"/>
+      <c r="G180" s="4"/>
+      <c r="H180" s="32"/>
+    </row>
+    <row r="181" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A181" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" s="91" t="s">
+        <v>158</v>
+      </c>
+      <c r="D181" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E181" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="4"/>
+      <c r="H181" s="32"/>
+    </row>
+    <row r="182" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="52" t="s">
+        <v>257</v>
+      </c>
+      <c r="B182" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="C182" s="60" t="n">
+        <v>150</v>
+      </c>
+      <c r="D182" s="96" t="n">
+        <v>5</v>
+      </c>
+      <c r="E182" s="30" t="n">
+        <v>3380</v>
+      </c>
+      <c r="F182" s="31" t="n">
+        <v>4056</v>
+      </c>
+      <c r="G182" s="4"/>
+      <c r="H182" s="32"/>
+    </row>
+    <row r="183" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="54" t="s">
+        <v>259</v>
+      </c>
+      <c r="B183" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C183" s="98" t="n">
+        <v>300</v>
+      </c>
+      <c r="D183" s="99" t="n">
+        <v>10</v>
+      </c>
+      <c r="E183" s="30" t="n">
+        <v>3730</v>
+      </c>
+      <c r="F183" s="31" t="n">
+        <v>4476</v>
+      </c>
+      <c r="G183" s="4"/>
+      <c r="H183" s="32"/>
+    </row>
+    <row r="184" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="54" t="s">
+        <v>260</v>
+      </c>
+      <c r="B184" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C184" s="98" t="n">
+        <v>400</v>
+      </c>
+      <c r="D184" s="97" t="n">
+        <v>14</v>
+      </c>
+      <c r="E184" s="30" t="n">
+        <v>4460</v>
+      </c>
+      <c r="F184" s="31" t="n">
+        <v>5352</v>
+      </c>
+      <c r="G184" s="4"/>
+      <c r="H184" s="32"/>
+    </row>
+    <row r="185" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="54" t="s">
+        <v>261</v>
+      </c>
+      <c r="B185" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C185" s="98" t="n">
+        <v>630</v>
+      </c>
+      <c r="D185" s="97" t="n">
+        <v>20</v>
+      </c>
+      <c r="E185" s="30" t="n">
+        <v>5560</v>
+      </c>
+      <c r="F185" s="31" t="n">
+        <v>6672</v>
+      </c>
+      <c r="G185" s="4"/>
+      <c r="H185" s="32"/>
+    </row>
+    <row r="186" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="54" t="s">
+        <v>262</v>
+      </c>
+      <c r="B186" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C186" s="98" t="n">
+        <v>830</v>
+      </c>
+      <c r="D186" s="97" t="n">
+        <v>27</v>
+      </c>
+      <c r="E186" s="30" t="n">
+        <v>6690</v>
+      </c>
+      <c r="F186" s="31" t="n">
+        <v>8028</v>
+      </c>
+      <c r="G186" s="4"/>
+      <c r="H186" s="32"/>
+    </row>
+    <row r="187" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="54" t="s">
+        <v>263</v>
+      </c>
+      <c r="B187" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C187" s="98" t="n">
+        <v>1020</v>
+      </c>
+      <c r="D187" s="97" t="n">
+        <v>34</v>
+      </c>
+      <c r="E187" s="30" t="n">
+        <v>7800</v>
+      </c>
+      <c r="F187" s="31" t="n">
+        <v>9360</v>
+      </c>
+      <c r="G187" s="4"/>
+      <c r="H187" s="32"/>
+    </row>
+    <row r="188" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="54" t="s">
+        <v>264</v>
+      </c>
+      <c r="B188" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C188" s="98" t="n">
+        <v>1250</v>
+      </c>
+      <c r="D188" s="97" t="n">
         <v>40</v>
       </c>
-      <c r="E100" s="32">
-[...15 lines deleted...]
-      <c r="C101" s="74">
+      <c r="E188" s="30" t="n">
+        <v>8910</v>
+      </c>
+      <c r="F188" s="31" t="n">
+        <v>10692</v>
+      </c>
+      <c r="G188" s="4"/>
+      <c r="H188" s="32"/>
+    </row>
+    <row r="189" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="54" t="s">
+        <v>265</v>
+      </c>
+      <c r="B189" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C189" s="98" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D189" s="97" t="n">
+        <v>45</v>
+      </c>
+      <c r="E189" s="30" t="n">
+        <v>10030</v>
+      </c>
+      <c r="F189" s="31" t="n">
+        <v>12036</v>
+      </c>
+      <c r="G189" s="4"/>
+      <c r="H189" s="32"/>
+    </row>
+    <row r="190" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="54" t="s">
+        <v>266</v>
+      </c>
+      <c r="B190" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C190" s="98" t="n">
+        <v>1440</v>
+      </c>
+      <c r="D190" s="97" t="n">
+        <v>50</v>
+      </c>
+      <c r="E190" s="30" t="n">
+        <v>11140</v>
+      </c>
+      <c r="F190" s="31" t="n">
+        <v>13368</v>
+      </c>
+      <c r="G190" s="4"/>
+      <c r="H190" s="32"/>
+    </row>
+    <row r="191" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="B191" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C191" s="98" t="n">
+        <v>1700</v>
+      </c>
+      <c r="D191" s="97" t="n">
+        <v>55</v>
+      </c>
+      <c r="E191" s="30" t="n">
+        <v>12240</v>
+      </c>
+      <c r="F191" s="31" t="n">
+        <v>14688</v>
+      </c>
+      <c r="G191" s="4"/>
+      <c r="H191" s="32"/>
+    </row>
+    <row r="192" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="54" t="s">
+        <v>268</v>
+      </c>
+      <c r="B192" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C192" s="98" t="n">
+        <v>1860</v>
+      </c>
+      <c r="D192" s="97" t="n">
+        <v>63</v>
+      </c>
+      <c r="E192" s="30" t="n">
+        <v>13370</v>
+      </c>
+      <c r="F192" s="31" t="n">
+        <v>16044</v>
+      </c>
+      <c r="G192" s="4"/>
+      <c r="H192" s="32"/>
+    </row>
+    <row r="193" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="54" t="s">
+        <v>269</v>
+      </c>
+      <c r="B193" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C193" s="98" t="n">
+        <v>2060</v>
+      </c>
+      <c r="D193" s="97" t="n">
+        <v>70</v>
+      </c>
+      <c r="E193" s="30" t="n">
+        <v>14480</v>
+      </c>
+      <c r="F193" s="31" t="n">
+        <v>17376</v>
+      </c>
+      <c r="G193" s="4"/>
+      <c r="H193" s="32"/>
+    </row>
+    <row r="194" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="54" t="s">
+        <v>270</v>
+      </c>
+      <c r="B194" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C194" s="98" t="n">
+        <v>2340</v>
+      </c>
+      <c r="D194" s="97" t="n">
+        <v>78</v>
+      </c>
+      <c r="E194" s="30" t="n">
+        <v>15600</v>
+      </c>
+      <c r="F194" s="31" t="n">
+        <v>18720</v>
+      </c>
+      <c r="G194" s="4"/>
+      <c r="H194" s="32"/>
+    </row>
+    <row r="195" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="54" t="s">
+        <v>271</v>
+      </c>
+      <c r="B195" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C195" s="98" t="n">
+        <v>2420</v>
+      </c>
+      <c r="D195" s="97" t="n">
+        <v>85</v>
+      </c>
+      <c r="E195" s="30" t="n">
+        <v>16700</v>
+      </c>
+      <c r="F195" s="31" t="n">
+        <v>20040</v>
+      </c>
+      <c r="G195" s="4"/>
+      <c r="H195" s="32"/>
+    </row>
+    <row r="196" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="54" t="s">
+        <v>272</v>
+      </c>
+      <c r="B196" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C196" s="98" t="n">
+        <v>2930</v>
+      </c>
+      <c r="D196" s="97" t="n">
+        <v>95</v>
+      </c>
+      <c r="E196" s="30" t="n">
+        <v>18180</v>
+      </c>
+      <c r="F196" s="31" t="n">
+        <v>21816</v>
+      </c>
+      <c r="G196" s="4"/>
+      <c r="H196" s="32"/>
+    </row>
+    <row r="197" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="54" t="s">
+        <v>273</v>
+      </c>
+      <c r="B197" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C197" s="98" t="n">
+        <v>3290</v>
+      </c>
+      <c r="D197" s="97" t="n">
+        <v>110</v>
+      </c>
+      <c r="E197" s="30" t="n">
+        <v>20410</v>
+      </c>
+      <c r="F197" s="31" t="n">
+        <v>24492</v>
+      </c>
+      <c r="G197" s="4"/>
+      <c r="H197" s="32"/>
+    </row>
+    <row r="198" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="54" t="s">
+        <v>274</v>
+      </c>
+      <c r="B198" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="C198" s="98" t="n">
+        <v>3680</v>
+      </c>
+      <c r="D198" s="97" t="n">
+        <v>125</v>
+      </c>
+      <c r="E198" s="30" t="n">
+        <v>23010</v>
+      </c>
+      <c r="F198" s="31" t="n">
+        <v>27612</v>
+      </c>
+      <c r="G198" s="4"/>
+      <c r="H198" s="32"/>
+    </row>
+    <row r="199" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="62" t="s">
+        <v>275</v>
+      </c>
+      <c r="B199" s="100" t="s">
+        <v>258</v>
+      </c>
+      <c r="C199" s="101" t="n">
+        <v>4110</v>
+      </c>
+      <c r="D199" s="100" t="n">
+        <v>140</v>
+      </c>
+      <c r="E199" s="30" t="n">
+        <v>25600</v>
+      </c>
+      <c r="F199" s="31" t="n">
+        <v>30720</v>
+      </c>
+      <c r="G199" s="4"/>
+      <c r="H199" s="32"/>
+    </row>
+    <row r="200" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A200" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" s="22" t="s">
+        <v>276</v>
+      </c>
+      <c r="D200" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E200" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="4"/>
+      <c r="H200" s="32"/>
+    </row>
+    <row r="201" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="52" t="s">
+        <v>277</v>
+      </c>
+      <c r="B201" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="C201" s="102" t="n">
+        <v>267</v>
+      </c>
+      <c r="D201" s="103" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="E201" s="30" t="n">
+        <v>4710</v>
+      </c>
+      <c r="F201" s="31" t="n">
+        <v>5652</v>
+      </c>
+      <c r="G201" s="4"/>
+      <c r="H201" s="32"/>
+    </row>
+    <row r="202" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="54" t="s">
+        <v>278</v>
+      </c>
+      <c r="B202" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C202" s="105" t="n">
+        <v>520</v>
+      </c>
+      <c r="D202" s="106" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="E202" s="30" t="n">
+        <v>6450</v>
+      </c>
+      <c r="F202" s="31" t="n">
+        <v>7740</v>
+      </c>
+      <c r="G202" s="4"/>
+      <c r="H202" s="32"/>
+    </row>
+    <row r="203" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B203" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C203" s="107" t="n">
+        <v>1090</v>
+      </c>
+      <c r="D203" s="97" t="n">
+        <v>35</v>
+      </c>
+      <c r="E203" s="30" t="n">
+        <v>8440</v>
+      </c>
+      <c r="F203" s="31" t="n">
+        <v>10128</v>
+      </c>
+      <c r="G203" s="4"/>
+      <c r="H203" s="32"/>
+    </row>
+    <row r="204" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B204" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C204" s="107" t="n">
+        <v>2160</v>
+      </c>
+      <c r="D204" s="97" t="n">
+        <v>70</v>
+      </c>
+      <c r="E204" s="30" t="n">
+        <v>14580</v>
+      </c>
+      <c r="F204" s="31" t="n">
+        <v>17496</v>
+      </c>
+      <c r="G204" s="4"/>
+      <c r="H204" s="32"/>
+    </row>
+    <row r="205" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="54" t="s">
+        <v>281</v>
+      </c>
+      <c r="B205" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C205" s="107" t="n">
+        <v>3225</v>
+      </c>
+      <c r="D205" s="97" t="n">
+        <v>110</v>
+      </c>
+      <c r="E205" s="30" t="n">
+        <v>20780</v>
+      </c>
+      <c r="F205" s="31" t="n">
+        <v>24936</v>
+      </c>
+      <c r="G205" s="4"/>
+      <c r="H205" s="32"/>
+    </row>
+    <row r="206" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="54" t="s">
+        <v>282</v>
+      </c>
+      <c r="B206" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C206" s="107" t="n">
+        <v>4295</v>
+      </c>
+      <c r="D206" s="97" t="n">
+        <v>145</v>
+      </c>
+      <c r="E206" s="30" t="n">
+        <v>25770</v>
+      </c>
+      <c r="F206" s="31" t="n">
+        <v>30924</v>
+      </c>
+      <c r="G206" s="4"/>
+      <c r="H206" s="32"/>
+    </row>
+    <row r="207" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="54" t="s">
+        <v>283</v>
+      </c>
+      <c r="B207" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C207" s="107" t="n">
+        <v>4955</v>
+      </c>
+      <c r="D207" s="97" t="n">
+        <v>170</v>
+      </c>
+      <c r="E207" s="30" t="n">
+        <v>29470</v>
+      </c>
+      <c r="F207" s="31" t="n">
+        <v>35364</v>
+      </c>
+      <c r="G207" s="4"/>
+      <c r="H207" s="32"/>
+    </row>
+    <row r="208" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="54" t="s">
+        <v>284</v>
+      </c>
+      <c r="B208" s="104" t="s">
+        <v>258</v>
+      </c>
+      <c r="C208" s="107" t="n">
+        <v>5770</v>
+      </c>
+      <c r="D208" s="97" t="n">
+        <v>190</v>
+      </c>
+      <c r="E208" s="30" t="n">
+        <v>32020</v>
+      </c>
+      <c r="F208" s="31" t="n">
+        <v>38424</v>
+      </c>
+      <c r="G208" s="4"/>
+      <c r="H208" s="32"/>
+    </row>
+    <row r="209" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="62" t="s">
+        <v>285</v>
+      </c>
+      <c r="B209" s="108" t="s">
+        <v>258</v>
+      </c>
+      <c r="C209" s="109" t="n">
+        <v>6470</v>
+      </c>
+      <c r="D209" s="100" t="n">
+        <v>215</v>
+      </c>
+      <c r="E209" s="30" t="n">
+        <v>34260</v>
+      </c>
+      <c r="F209" s="31" t="n">
+        <v>41112</v>
+      </c>
+      <c r="G209" s="4"/>
+      <c r="H209" s="32"/>
+    </row>
+    <row r="210" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A210" s="77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B210" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="C210" s="15"/>
+      <c r="D210" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E210" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F210" s="17"/>
+      <c r="G210" s="4"/>
+      <c r="H210" s="32"/>
+    </row>
+    <row r="211" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A211" s="110" t="s">
+        <v>8</v>
+      </c>
+      <c r="B211" s="111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" s="111" t="s">
+        <v>287</v>
+      </c>
+      <c r="D211" s="112" t="s">
+        <v>170</v>
+      </c>
+      <c r="E211" s="113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" s="114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="4"/>
+      <c r="H211" s="32"/>
+    </row>
+    <row r="212" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="115" t="s">
+        <v>288</v>
+      </c>
+      <c r="B212" s="95" t="s">
+        <v>289</v>
+      </c>
+      <c r="C212" s="116" t="n">
+        <v>9.356</v>
+      </c>
+      <c r="D212" s="96" t="n">
+        <v>1</v>
+      </c>
+      <c r="E212" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F212" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G212" s="4"/>
+      <c r="H212" s="32"/>
+    </row>
+    <row r="213" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="118" t="s">
+        <v>290</v>
+      </c>
+      <c r="B213" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C213" s="98" t="n">
+        <v>4.192</v>
+      </c>
+      <c r="D213" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E213" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F213" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G213" s="4"/>
+      <c r="H213" s="32"/>
+    </row>
+    <row r="214" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="118" t="s">
+        <v>291</v>
+      </c>
+      <c r="B214" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C214" s="98" t="n">
+        <v>2.368</v>
+      </c>
+      <c r="D214" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E214" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F214" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G214" s="4"/>
+      <c r="H214" s="32"/>
+    </row>
+    <row r="215" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="118" t="s">
+        <v>292</v>
+      </c>
+      <c r="B215" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C215" s="98" t="n">
+        <v>1.519</v>
+      </c>
+      <c r="D215" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E215" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F215" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G215" s="4"/>
+      <c r="H215" s="32"/>
+    </row>
+    <row r="216" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="118" t="s">
+        <v>293</v>
+      </c>
+      <c r="B216" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C216" s="98" t="n">
+        <v>1.057</v>
+      </c>
+      <c r="D216" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E216" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F216" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G216" s="4"/>
+      <c r="H216" s="32"/>
+    </row>
+    <row r="217" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="118" t="s">
+        <v>294</v>
+      </c>
+      <c r="B217" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C217" s="98" t="n">
+        <v>0.735</v>
+      </c>
+      <c r="D217" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E217" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F217" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G217" s="4"/>
+      <c r="H217" s="32"/>
+    </row>
+    <row r="218" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="118" t="s">
+        <v>295</v>
+      </c>
+      <c r="B218" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C218" s="98" t="n">
+        <v>0.567</v>
+      </c>
+      <c r="D218" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E218" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F218" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G218" s="4"/>
+      <c r="H218" s="32"/>
+    </row>
+    <row r="219" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="118" t="s">
+        <v>296</v>
+      </c>
+      <c r="B219" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C219" s="98" t="n">
+        <v>0.451</v>
+      </c>
+      <c r="D219" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E219" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F219" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G219" s="4"/>
+      <c r="H219" s="32"/>
+    </row>
+    <row r="220" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B220" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C220" s="98" t="n">
+        <v>0.367</v>
+      </c>
+      <c r="D220" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E220" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F220" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G220" s="4"/>
+      <c r="H220" s="32"/>
+    </row>
+    <row r="221" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="118" t="s">
+        <v>298</v>
+      </c>
+      <c r="B221" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C221" s="98" t="n">
+        <v>0.257</v>
+      </c>
+      <c r="D221" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E221" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F221" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G221" s="4"/>
+      <c r="H221" s="32"/>
+    </row>
+    <row r="222" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="118" t="s">
+        <v>299</v>
+      </c>
+      <c r="B222" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C222" s="98" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="D222" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E222" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F222" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G222" s="4"/>
+      <c r="H222" s="32"/>
+    </row>
+    <row r="223" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="118" t="s">
+        <v>300</v>
+      </c>
+      <c r="B223" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C223" s="98" t="n">
+        <v>0.146</v>
+      </c>
+      <c r="D223" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E223" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F223" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G223" s="4"/>
+      <c r="H223" s="32"/>
+    </row>
+    <row r="224" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="118" t="s">
+        <v>301</v>
+      </c>
+      <c r="B224" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C224" s="98" t="n">
+        <v>0.115</v>
+      </c>
+      <c r="D224" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E224" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F224" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G224" s="4"/>
+      <c r="H224" s="32"/>
+    </row>
+    <row r="225" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="118" t="s">
+        <v>302</v>
+      </c>
+      <c r="B225" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C225" s="98" t="n">
+        <v>0.092</v>
+      </c>
+      <c r="D225" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E225" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F225" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G225" s="4"/>
+      <c r="H225" s="32"/>
+    </row>
+    <row r="226" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="118" t="s">
+        <v>303</v>
+      </c>
+      <c r="B226" s="104" t="s">
+        <v>289</v>
+      </c>
+      <c r="C226" s="98" t="n">
+        <v>0.07</v>
+      </c>
+      <c r="D226" s="97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E226" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F226" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G226" s="4"/>
+      <c r="H226" s="32"/>
+    </row>
+    <row r="227" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="119" t="s">
+        <v>304</v>
+      </c>
+      <c r="B227" s="108" t="s">
+        <v>289</v>
+      </c>
+      <c r="C227" s="101" t="n">
+        <v>0.055</v>
+      </c>
+      <c r="D227" s="100" t="n">
+        <v>1</v>
+      </c>
+      <c r="E227" s="117" t="n">
+        <v>165</v>
+      </c>
+      <c r="F227" s="31" t="n">
+        <v>198</v>
+      </c>
+      <c r="G227" s="4"/>
+      <c r="H227" s="32"/>
+    </row>
+    <row r="228" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A228" s="77" t="s">
+        <v>305</v>
+      </c>
+      <c r="B228" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="C228" s="15"/>
+      <c r="D228" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E228" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F228" s="17"/>
+      <c r="G228" s="4"/>
+      <c r="H228" s="32"/>
+    </row>
+    <row r="229" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A229" s="120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B229" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" s="121" t="s">
+        <v>158</v>
+      </c>
+      <c r="D229" s="122" t="s">
+        <v>170</v>
+      </c>
+      <c r="E229" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" s="4"/>
+      <c r="H229" s="32"/>
+    </row>
+    <row r="230" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="123" t="s">
+        <v>307</v>
+      </c>
+      <c r="B230" s="124" t="s">
+        <v>308</v>
+      </c>
+      <c r="C230" s="125" t="n">
+        <v>170</v>
+      </c>
+      <c r="D230" s="126" t="n">
+        <v>9</v>
+      </c>
+      <c r="E230" s="30" t="n">
+        <v>3130</v>
+      </c>
+      <c r="F230" s="31" t="n">
+        <v>3756</v>
+      </c>
+      <c r="G230" s="4"/>
+      <c r="H230" s="32"/>
+    </row>
+    <row r="231" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="33" t="s">
+        <v>309</v>
+      </c>
+      <c r="B231" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C231" s="128" t="n">
+        <v>260</v>
+      </c>
+      <c r="D231" s="129" t="n">
+        <v>14</v>
+      </c>
+      <c r="E231" s="30" t="n">
+        <v>3460</v>
+      </c>
+      <c r="F231" s="31" t="n">
+        <v>4152</v>
+      </c>
+      <c r="G231" s="4"/>
+      <c r="H231" s="32"/>
+    </row>
+    <row r="232" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="33" t="s">
         <v>310</v>
       </c>
-      <c r="D101" s="74">
+      <c r="B232" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C232" s="128" t="n">
+        <v>375</v>
+      </c>
+      <c r="D232" s="129" t="n">
+        <v>18</v>
+      </c>
+      <c r="E232" s="30" t="n">
+        <v>3840</v>
+      </c>
+      <c r="F232" s="31" t="n">
+        <v>4608</v>
+      </c>
+      <c r="G232" s="4"/>
+      <c r="H232" s="32"/>
+    </row>
+    <row r="233" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="B233" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C233" s="128" t="n">
+        <v>520</v>
+      </c>
+      <c r="D233" s="129" t="n">
+        <v>26</v>
+      </c>
+      <c r="E233" s="30" t="n">
+        <v>4060</v>
+      </c>
+      <c r="F233" s="31" t="n">
+        <v>4872</v>
+      </c>
+      <c r="G233" s="4"/>
+      <c r="H233" s="32"/>
+    </row>
+    <row r="234" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="B234" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C234" s="128" t="n">
+        <v>640</v>
+      </c>
+      <c r="D234" s="129" t="n">
+        <v>32</v>
+      </c>
+      <c r="E234" s="30" t="n">
+        <v>4200</v>
+      </c>
+      <c r="F234" s="31" t="n">
+        <v>5040</v>
+      </c>
+      <c r="G234" s="4"/>
+      <c r="H234" s="32"/>
+    </row>
+    <row r="235" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="33" t="s">
+        <v>313</v>
+      </c>
+      <c r="B235" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C235" s="128" t="n">
+        <v>800</v>
+      </c>
+      <c r="D235" s="129" t="n">
+        <v>39</v>
+      </c>
+      <c r="E235" s="30" t="n">
+        <v>4900</v>
+      </c>
+      <c r="F235" s="31" t="n">
+        <v>5880</v>
+      </c>
+      <c r="G235" s="4"/>
+      <c r="H235" s="32"/>
+    </row>
+    <row r="236" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="B236" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C236" s="128" t="n">
+        <v>1070</v>
+      </c>
+      <c r="D236" s="129" t="n">
+        <v>53</v>
+      </c>
+      <c r="E236" s="30" t="n">
+        <v>6340</v>
+      </c>
+      <c r="F236" s="31" t="n">
+        <v>7608</v>
+      </c>
+      <c r="G236" s="4"/>
+      <c r="H236" s="32"/>
+    </row>
+    <row r="237" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="B237" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C237" s="128" t="n">
+        <v>1260</v>
+      </c>
+      <c r="D237" s="129" t="n">
+        <v>63</v>
+      </c>
+      <c r="E237" s="30" t="n">
+        <v>7340</v>
+      </c>
+      <c r="F237" s="31" t="n">
+        <v>8808</v>
+      </c>
+      <c r="G237" s="4"/>
+      <c r="H237" s="32"/>
+    </row>
+    <row r="238" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="B238" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C238" s="128" t="n">
+        <v>1465</v>
+      </c>
+      <c r="D238" s="129" t="n">
+        <v>74</v>
+      </c>
+      <c r="E238" s="30" t="n">
+        <v>8400</v>
+      </c>
+      <c r="F238" s="31" t="n">
+        <v>10080</v>
+      </c>
+      <c r="G238" s="4"/>
+      <c r="H238" s="32"/>
+    </row>
+    <row r="239" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="B239" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C239" s="128" t="n">
+        <v>1820</v>
+      </c>
+      <c r="D239" s="129" t="n">
+        <v>91</v>
+      </c>
+      <c r="E239" s="30" t="n">
+        <v>10080</v>
+      </c>
+      <c r="F239" s="31" t="n">
+        <v>12096</v>
+      </c>
+      <c r="G239" s="4"/>
+      <c r="H239" s="32"/>
+    </row>
+    <row r="240" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="B240" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C240" s="128" t="n">
+        <v>2215</v>
+      </c>
+      <c r="D240" s="129" t="n">
+        <v>110</v>
+      </c>
+      <c r="E240" s="30" t="n">
+        <v>12070</v>
+      </c>
+      <c r="F240" s="31" t="n">
+        <v>14484</v>
+      </c>
+      <c r="G240" s="4"/>
+      <c r="H240" s="32"/>
+    </row>
+    <row r="241" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="B241" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C241" s="128" t="n">
+        <v>2640</v>
+      </c>
+      <c r="D241" s="129" t="n">
+        <v>131</v>
+      </c>
+      <c r="E241" s="30" t="n">
+        <v>14200</v>
+      </c>
+      <c r="F241" s="31" t="n">
+        <v>17040</v>
+      </c>
+      <c r="G241" s="4"/>
+      <c r="H241" s="32"/>
+    </row>
+    <row r="242" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="B242" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C242" s="128" t="n">
+        <v>3170</v>
+      </c>
+      <c r="D242" s="129" t="n">
+        <v>159</v>
+      </c>
+      <c r="E242" s="30" t="n">
+        <v>16950</v>
+      </c>
+      <c r="F242" s="31" t="n">
+        <v>20340</v>
+      </c>
+      <c r="G242" s="4"/>
+      <c r="H242" s="32"/>
+    </row>
+    <row r="243" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="B243" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C243" s="128" t="n">
+        <v>3855</v>
+      </c>
+      <c r="D243" s="129" t="n">
+        <v>192</v>
+      </c>
+      <c r="E243" s="30" t="n">
+        <v>20310</v>
+      </c>
+      <c r="F243" s="31" t="n">
+        <v>24372</v>
+      </c>
+      <c r="G243" s="4"/>
+      <c r="H243" s="32"/>
+    </row>
+    <row r="244" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="38" t="s">
+        <v>322</v>
+      </c>
+      <c r="B244" s="130" t="s">
+        <v>308</v>
+      </c>
+      <c r="C244" s="131" t="n">
+        <v>4565</v>
+      </c>
+      <c r="D244" s="132" t="n">
+        <v>228</v>
+      </c>
+      <c r="E244" s="30" t="n">
+        <v>23450</v>
+      </c>
+      <c r="F244" s="31" t="n">
+        <v>28140</v>
+      </c>
+      <c r="G244" s="4"/>
+      <c r="H244" s="32"/>
+    </row>
+    <row r="245" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A245" s="133" t="s">
+        <v>8</v>
+      </c>
+      <c r="B245" s="134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" s="134" t="s">
+        <v>276</v>
+      </c>
+      <c r="D245" s="135" t="s">
+        <v>170</v>
+      </c>
+      <c r="E245" s="136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="4"/>
+      <c r="H245" s="32"/>
+    </row>
+    <row r="246" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="B246" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C246" s="125" t="n">
+        <v>1100</v>
+      </c>
+      <c r="D246" s="126" t="n">
+        <v>56</v>
+      </c>
+      <c r="E246" s="30" t="n">
+        <v>6490</v>
+      </c>
+      <c r="F246" s="31" t="n">
+        <v>7788</v>
+      </c>
+      <c r="G246" s="4"/>
+      <c r="H246" s="32"/>
+    </row>
+    <row r="247" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="33" t="s">
+        <v>324</v>
+      </c>
+      <c r="B247" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C247" s="128" t="n">
+        <v>1375</v>
+      </c>
+      <c r="D247" s="129" t="n">
+        <v>69</v>
+      </c>
+      <c r="E247" s="30" t="n">
+        <v>8030</v>
+      </c>
+      <c r="F247" s="31" t="n">
+        <v>9636</v>
+      </c>
+      <c r="G247" s="4"/>
+      <c r="H247" s="32"/>
+    </row>
+    <row r="248" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="33" t="s">
+        <v>325</v>
+      </c>
+      <c r="B248" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C248" s="128" t="n">
+        <v>1850</v>
+      </c>
+      <c r="D248" s="129" t="n">
+        <v>93</v>
+      </c>
+      <c r="E248" s="30" t="n">
+        <v>10300</v>
+      </c>
+      <c r="F248" s="31" t="n">
+        <v>12360</v>
+      </c>
+      <c r="G248" s="4"/>
+      <c r="H248" s="32"/>
+    </row>
+    <row r="249" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="33" t="s">
+        <v>326</v>
+      </c>
+      <c r="B249" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C249" s="128" t="n">
+        <v>2550</v>
+      </c>
+      <c r="D249" s="129" t="n">
+        <v>126</v>
+      </c>
+      <c r="E249" s="30" t="n">
+        <v>13750</v>
+      </c>
+      <c r="F249" s="31" t="n">
+        <v>16500</v>
+      </c>
+      <c r="G249" s="4"/>
+      <c r="H249" s="32"/>
+    </row>
+    <row r="250" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="33" t="s">
+        <v>327</v>
+      </c>
+      <c r="B250" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C250" s="128" t="n">
+        <v>3175</v>
+      </c>
+      <c r="D250" s="129" t="n">
+        <v>158</v>
+      </c>
+      <c r="E250" s="30" t="n">
+        <v>17030</v>
+      </c>
+      <c r="F250" s="31" t="n">
+        <v>20436</v>
+      </c>
+      <c r="G250" s="4"/>
+      <c r="H250" s="32"/>
+    </row>
+    <row r="251" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="33" t="s">
+        <v>328</v>
+      </c>
+      <c r="B251" s="127" t="s">
+        <v>308</v>
+      </c>
+      <c r="C251" s="128" t="n">
+        <v>3850</v>
+      </c>
+      <c r="D251" s="129" t="n">
+        <v>192</v>
+      </c>
+      <c r="E251" s="30" t="n">
+        <v>20310</v>
+      </c>
+      <c r="F251" s="31" t="n">
+        <v>24372</v>
+      </c>
+      <c r="G251" s="4"/>
+      <c r="H251" s="32"/>
+    </row>
+    <row r="252" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="B252" s="130" t="s">
+        <v>308</v>
+      </c>
+      <c r="C252" s="131" t="n">
+        <v>4575</v>
+      </c>
+      <c r="D252" s="132" t="n">
+        <v>229</v>
+      </c>
+      <c r="E252" s="30" t="n">
+        <v>23510</v>
+      </c>
+      <c r="F252" s="31" t="n">
+        <v>28212</v>
+      </c>
+      <c r="G252" s="4"/>
+      <c r="H252" s="32"/>
+    </row>
+    <row r="253" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A253" s="77" t="s">
+        <v>305</v>
+      </c>
+      <c r="B253" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="C253" s="15"/>
+      <c r="D253" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E253" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F253" s="17"/>
+      <c r="G253" s="4"/>
+      <c r="H253" s="32"/>
+    </row>
+    <row r="254" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A254" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B254" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" s="91" t="s">
+        <v>287</v>
+      </c>
+      <c r="D254" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E254" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="4"/>
+      <c r="H254" s="32"/>
+    </row>
+    <row r="255" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="138" t="s">
+        <v>331</v>
+      </c>
+      <c r="B255" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C255" s="127" t="s">
+        <v>333</v>
+      </c>
+      <c r="D255" s="139" t="n">
+        <v>1</v>
+      </c>
+      <c r="E255" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F255" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G255" s="4"/>
+      <c r="H255" s="32"/>
+    </row>
+    <row r="256" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="140" t="s">
+        <v>334</v>
+      </c>
+      <c r="B256" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C256" s="127" t="s">
+        <v>335</v>
+      </c>
+      <c r="D256" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E256" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F256" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G256" s="4"/>
+      <c r="H256" s="32"/>
+    </row>
+    <row r="257" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="140" t="s">
+        <v>336</v>
+      </c>
+      <c r="B257" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C257" s="127" t="s">
+        <v>337</v>
+      </c>
+      <c r="D257" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E257" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F257" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G257" s="4"/>
+      <c r="H257" s="32"/>
+    </row>
+    <row r="258" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="140" t="s">
+        <v>338</v>
+      </c>
+      <c r="B258" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C258" s="127" t="s">
+        <v>339</v>
+      </c>
+      <c r="D258" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E258" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F258" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G258" s="4"/>
+      <c r="H258" s="32"/>
+    </row>
+    <row r="259" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="140" t="s">
+        <v>340</v>
+      </c>
+      <c r="B259" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C259" s="127" t="s">
+        <v>341</v>
+      </c>
+      <c r="D259" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E259" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F259" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G259" s="4"/>
+      <c r="H259" s="32"/>
+    </row>
+    <row r="260" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="140" t="s">
+        <v>342</v>
+      </c>
+      <c r="B260" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C260" s="127" t="s">
+        <v>343</v>
+      </c>
+      <c r="D260" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E260" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F260" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G260" s="4"/>
+      <c r="H260" s="32"/>
+    </row>
+    <row r="261" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="140" t="s">
+        <v>344</v>
+      </c>
+      <c r="B261" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C261" s="127" t="s">
+        <v>345</v>
+      </c>
+      <c r="D261" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E261" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F261" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G261" s="4"/>
+      <c r="H261" s="32"/>
+    </row>
+    <row r="262" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="140" t="s">
+        <v>346</v>
+      </c>
+      <c r="B262" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C262" s="127" t="s">
+        <v>347</v>
+      </c>
+      <c r="D262" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E262" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F262" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G262" s="4"/>
+      <c r="H262" s="32"/>
+    </row>
+    <row r="263" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="140" t="s">
+        <v>348</v>
+      </c>
+      <c r="B263" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C263" s="127" t="s">
+        <v>349</v>
+      </c>
+      <c r="D263" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E263" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F263" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G263" s="4"/>
+      <c r="H263" s="32"/>
+    </row>
+    <row r="264" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="140" t="s">
+        <v>350</v>
+      </c>
+      <c r="B264" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C264" s="127" t="s">
+        <v>351</v>
+      </c>
+      <c r="D264" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E264" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F264" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G264" s="4"/>
+      <c r="H264" s="32"/>
+    </row>
+    <row r="265" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="140" t="s">
+        <v>352</v>
+      </c>
+      <c r="B265" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C265" s="127" t="s">
+        <v>353</v>
+      </c>
+      <c r="D265" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E265" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F265" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G265" s="4"/>
+      <c r="H265" s="32"/>
+    </row>
+    <row r="266" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="140" t="s">
+        <v>354</v>
+      </c>
+      <c r="B266" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C266" s="127" t="s">
+        <v>355</v>
+      </c>
+      <c r="D266" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E266" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F266" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G266" s="4"/>
+      <c r="H266" s="32"/>
+    </row>
+    <row r="267" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="140" t="s">
+        <v>356</v>
+      </c>
+      <c r="B267" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C267" s="127" t="s">
+        <v>357</v>
+      </c>
+      <c r="D267" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E267" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F267" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G267" s="4"/>
+      <c r="H267" s="32"/>
+    </row>
+    <row r="268" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="140" t="s">
+        <v>358</v>
+      </c>
+      <c r="B268" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C268" s="127" t="s">
+        <v>359</v>
+      </c>
+      <c r="D268" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E268" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F268" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G268" s="4"/>
+      <c r="H268" s="32"/>
+    </row>
+    <row r="269" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="140" t="s">
+        <v>360</v>
+      </c>
+      <c r="B269" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C269" s="127" t="s">
+        <v>361</v>
+      </c>
+      <c r="D269" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E269" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F269" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G269" s="4"/>
+      <c r="H269" s="32"/>
+    </row>
+    <row r="270" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="140" t="s">
+        <v>362</v>
+      </c>
+      <c r="B270" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C270" s="127" t="s">
+        <v>363</v>
+      </c>
+      <c r="D270" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E270" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F270" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G270" s="4"/>
+      <c r="H270" s="32"/>
+    </row>
+    <row r="271" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="140" t="s">
+        <v>364</v>
+      </c>
+      <c r="B271" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C271" s="127" t="s">
+        <v>365</v>
+      </c>
+      <c r="D271" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E271" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F271" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G271" s="4"/>
+      <c r="H271" s="32"/>
+    </row>
+    <row r="272" s="147" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="140" t="s">
+        <v>366</v>
+      </c>
+      <c r="B272" s="142" t="s">
+        <v>332</v>
+      </c>
+      <c r="C272" s="142" t="s">
+        <v>367</v>
+      </c>
+      <c r="D272" s="143" t="n">
+        <v>1</v>
+      </c>
+      <c r="E272" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F272" s="144" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G272" s="145"/>
+      <c r="H272" s="146"/>
+    </row>
+    <row r="273" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="140" t="s">
+        <v>368</v>
+      </c>
+      <c r="B273" s="127" t="s">
+        <v>332</v>
+      </c>
+      <c r="C273" s="127" t="s">
+        <v>369</v>
+      </c>
+      <c r="D273" s="141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E273" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F273" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G273" s="4"/>
+      <c r="H273" s="32"/>
+    </row>
+    <row r="274" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="148" t="s">
+        <v>370</v>
+      </c>
+      <c r="B274" s="130" t="s">
+        <v>332</v>
+      </c>
+      <c r="C274" s="130" t="s">
+        <v>371</v>
+      </c>
+      <c r="D274" s="149" t="n">
+        <v>1</v>
+      </c>
+      <c r="E274" s="117" t="n">
+        <v>88.4</v>
+      </c>
+      <c r="F274" s="31" t="n">
+        <v>106.08</v>
+      </c>
+      <c r="G274" s="4"/>
+      <c r="H274" s="32"/>
+    </row>
+    <row r="275" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A275" s="77" t="s">
+        <v>372</v>
+      </c>
+      <c r="B275" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="C275" s="15"/>
+      <c r="D275" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E275" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F275" s="17"/>
+      <c r="G275" s="4"/>
+      <c r="H275" s="32"/>
+    </row>
+    <row r="276" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A276" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B276" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" s="91" t="s">
+        <v>158</v>
+      </c>
+      <c r="D276" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E276" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="4"/>
+      <c r="H276" s="32"/>
+    </row>
+    <row r="277" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="150" t="s">
+        <v>374</v>
+      </c>
+      <c r="B277" s="124" t="s">
+        <v>375</v>
+      </c>
+      <c r="C277" s="124" t="n">
+        <v>25</v>
+      </c>
+      <c r="D277" s="124" t="n">
+        <v>3</v>
+      </c>
+      <c r="E277" s="30" t="n">
+        <v>5150</v>
+      </c>
+      <c r="F277" s="31" t="n">
+        <v>6180</v>
+      </c>
+      <c r="G277" s="4"/>
+      <c r="H277" s="32"/>
+    </row>
+    <row r="278" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="33" t="s">
+        <v>376</v>
+      </c>
+      <c r="B278" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C278" s="127" t="n">
+        <v>45</v>
+      </c>
+      <c r="D278" s="127" t="n">
+        <v>5</v>
+      </c>
+      <c r="E278" s="30" t="n">
+        <v>5480</v>
+      </c>
+      <c r="F278" s="31" t="n">
+        <v>6576</v>
+      </c>
+      <c r="G278" s="4"/>
+      <c r="H278" s="32"/>
+    </row>
+    <row r="279" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="33" t="s">
+        <v>377</v>
+      </c>
+      <c r="B279" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C279" s="127" t="n">
+        <v>65</v>
+      </c>
+      <c r="D279" s="127" t="n">
+        <v>7</v>
+      </c>
+      <c r="E279" s="30" t="n">
+        <v>5730</v>
+      </c>
+      <c r="F279" s="31" t="n">
+        <v>6876</v>
+      </c>
+      <c r="G279" s="4"/>
+      <c r="H279" s="32"/>
+    </row>
+    <row r="280" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="33" t="s">
+        <v>378</v>
+      </c>
+      <c r="B280" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C280" s="127" t="n">
+        <v>90</v>
+      </c>
+      <c r="D280" s="127" t="n">
+        <v>10</v>
+      </c>
+      <c r="E280" s="30" t="n">
+        <v>6050</v>
+      </c>
+      <c r="F280" s="31" t="n">
+        <v>7260</v>
+      </c>
+      <c r="G280" s="4"/>
+      <c r="H280" s="32"/>
+    </row>
+    <row r="281" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="33" t="s">
+        <v>379</v>
+      </c>
+      <c r="B281" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C281" s="127" t="n">
+        <v>110</v>
+      </c>
+      <c r="D281" s="127" t="n">
+        <v>12</v>
+      </c>
+      <c r="E281" s="30" t="n">
+        <v>6590</v>
+      </c>
+      <c r="F281" s="31" t="n">
+        <v>7908</v>
+      </c>
+      <c r="G281" s="4"/>
+      <c r="H281" s="32"/>
+    </row>
+    <row r="282" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="33" t="s">
+        <v>380</v>
+      </c>
+      <c r="B282" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C282" s="127" t="n">
+        <v>135</v>
+      </c>
+      <c r="D282" s="127" t="n">
+        <v>15</v>
+      </c>
+      <c r="E282" s="30" t="n">
+        <v>7160</v>
+      </c>
+      <c r="F282" s="31" t="n">
+        <v>8592</v>
+      </c>
+      <c r="G282" s="4"/>
+      <c r="H282" s="32"/>
+    </row>
+    <row r="283" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="33" t="s">
+        <v>381</v>
+      </c>
+      <c r="B283" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C283" s="127" t="n">
+        <v>185</v>
+      </c>
+      <c r="D283" s="127" t="n">
+        <v>20</v>
+      </c>
+      <c r="E283" s="30" t="n">
+        <v>7740</v>
+      </c>
+      <c r="F283" s="31" t="n">
+        <v>9288</v>
+      </c>
+      <c r="G283" s="4"/>
+      <c r="H283" s="32"/>
+    </row>
+    <row r="284" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="33" t="s">
+        <v>382</v>
+      </c>
+      <c r="B284" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C284" s="127" t="n">
+        <v>225</v>
+      </c>
+      <c r="D284" s="127" t="n">
+        <v>25</v>
+      </c>
+      <c r="E284" s="30" t="n">
+        <v>8370</v>
+      </c>
+      <c r="F284" s="31" t="n">
+        <v>10044</v>
+      </c>
+      <c r="G284" s="4"/>
+      <c r="H284" s="32"/>
+    </row>
+    <row r="285" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="33" t="s">
+        <v>383</v>
+      </c>
+      <c r="B285" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C285" s="127" t="n">
+        <v>270</v>
+      </c>
+      <c r="D285" s="127" t="n">
+        <v>30</v>
+      </c>
+      <c r="E285" s="30" t="n">
+        <v>9120</v>
+      </c>
+      <c r="F285" s="31" t="n">
+        <v>10944</v>
+      </c>
+      <c r="G285" s="4"/>
+      <c r="H285" s="32"/>
+    </row>
+    <row r="286" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="33" t="s">
+        <v>384</v>
+      </c>
+      <c r="B286" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C286" s="127" t="n">
+        <v>315</v>
+      </c>
+      <c r="D286" s="127" t="n">
+        <v>35</v>
+      </c>
+      <c r="E286" s="30" t="n">
+        <v>9850</v>
+      </c>
+      <c r="F286" s="31" t="n">
+        <v>11820</v>
+      </c>
+      <c r="G286" s="4"/>
+      <c r="H286" s="32"/>
+    </row>
+    <row r="287" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="33" t="s">
+        <v>385</v>
+      </c>
+      <c r="B287" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C287" s="127" t="n">
+        <v>360</v>
+      </c>
+      <c r="D287" s="127" t="n">
+        <v>40</v>
+      </c>
+      <c r="E287" s="30" t="n">
+        <v>10590</v>
+      </c>
+      <c r="F287" s="31" t="n">
+        <v>12708</v>
+      </c>
+      <c r="G287" s="4"/>
+      <c r="H287" s="32"/>
+    </row>
+    <row r="288" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="B288" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C288" s="127" t="n">
+        <v>450</v>
+      </c>
+      <c r="D288" s="127" t="n">
         <v>50</v>
       </c>
-      <c r="E101" s="32">
-[...18 lines deleted...]
-      <c r="D102" s="74">
+      <c r="E288" s="30" t="n">
+        <v>11340</v>
+      </c>
+      <c r="F288" s="31" t="n">
+        <v>13608</v>
+      </c>
+      <c r="G288" s="4"/>
+      <c r="H288" s="32"/>
+    </row>
+    <row r="289" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="33" t="s">
+        <v>387</v>
+      </c>
+      <c r="B289" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C289" s="127" t="n">
+        <v>540</v>
+      </c>
+      <c r="D289" s="127" t="n">
         <v>60</v>
       </c>
-      <c r="E102" s="32">
-[...15 lines deleted...]
-      <c r="C103" s="74">
+      <c r="E289" s="30" t="n">
+        <v>12490</v>
+      </c>
+      <c r="F289" s="31" t="n">
+        <v>14988</v>
+      </c>
+      <c r="G289" s="4"/>
+      <c r="H289" s="32"/>
+    </row>
+    <row r="290" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="33" t="s">
+        <v>388</v>
+      </c>
+      <c r="B290" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C290" s="127" t="n">
+        <v>630</v>
+      </c>
+      <c r="D290" s="127" t="n">
+        <v>70</v>
+      </c>
+      <c r="E290" s="30" t="n">
+        <v>13570</v>
+      </c>
+      <c r="F290" s="31" t="n">
+        <v>16284</v>
+      </c>
+      <c r="G290" s="4"/>
+      <c r="H290" s="32"/>
+    </row>
+    <row r="291" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="33" t="s">
+        <v>389</v>
+      </c>
+      <c r="B291" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C291" s="127" t="n">
+        <v>720</v>
+      </c>
+      <c r="D291" s="127" t="n">
+        <v>80</v>
+      </c>
+      <c r="E291" s="30" t="n">
+        <v>14720</v>
+      </c>
+      <c r="F291" s="31" t="n">
+        <v>17664</v>
+      </c>
+      <c r="G291" s="4"/>
+      <c r="H291" s="32"/>
+    </row>
+    <row r="292" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="33" t="s">
+        <v>390</v>
+      </c>
+      <c r="B292" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C292" s="127" t="n">
+        <v>810</v>
+      </c>
+      <c r="D292" s="127" t="n">
+        <v>90</v>
+      </c>
+      <c r="E292" s="30" t="n">
+        <v>15780</v>
+      </c>
+      <c r="F292" s="31" t="n">
+        <v>18936</v>
+      </c>
+      <c r="G292" s="4"/>
+      <c r="H292" s="32"/>
+    </row>
+    <row r="293" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="33" t="s">
+        <v>391</v>
+      </c>
+      <c r="B293" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C293" s="127" t="n">
+        <v>900</v>
+      </c>
+      <c r="D293" s="127" t="n">
+        <v>100</v>
+      </c>
+      <c r="E293" s="30" t="n">
+        <v>16930</v>
+      </c>
+      <c r="F293" s="31" t="n">
+        <v>20316</v>
+      </c>
+      <c r="G293" s="4"/>
+      <c r="H293" s="32"/>
+    </row>
+    <row r="294" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="B294" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C294" s="127" t="n">
+        <v>990</v>
+      </c>
+      <c r="D294" s="127" t="n">
+        <v>110</v>
+      </c>
+      <c r="E294" s="30" t="n">
+        <v>18020</v>
+      </c>
+      <c r="F294" s="31" t="n">
+        <v>21624</v>
+      </c>
+      <c r="G294" s="4"/>
+      <c r="H294" s="32"/>
+    </row>
+    <row r="295" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="33" t="s">
+        <v>393</v>
+      </c>
+      <c r="B295" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C295" s="127" t="n">
+        <v>1080</v>
+      </c>
+      <c r="D295" s="127" t="n">
+        <v>120</v>
+      </c>
+      <c r="E295" s="30" t="n">
+        <v>19170</v>
+      </c>
+      <c r="F295" s="31" t="n">
+        <v>23004</v>
+      </c>
+      <c r="G295" s="4"/>
+      <c r="H295" s="32"/>
+    </row>
+    <row r="296" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="33" t="s">
+        <v>394</v>
+      </c>
+      <c r="B296" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C296" s="127" t="n">
+        <v>1170</v>
+      </c>
+      <c r="D296" s="127" t="n">
+        <v>130</v>
+      </c>
+      <c r="E296" s="30" t="n">
+        <v>20240</v>
+      </c>
+      <c r="F296" s="31" t="n">
+        <v>24288</v>
+      </c>
+      <c r="G296" s="4"/>
+      <c r="H296" s="32"/>
+    </row>
+    <row r="297" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="33" t="s">
+        <v>395</v>
+      </c>
+      <c r="B297" s="127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C297" s="127" t="n">
+        <v>1260</v>
+      </c>
+      <c r="D297" s="127" t="n">
+        <v>140</v>
+      </c>
+      <c r="E297" s="30" t="n">
+        <v>21380</v>
+      </c>
+      <c r="F297" s="31" t="n">
+        <v>25656</v>
+      </c>
+      <c r="G297" s="4"/>
+      <c r="H297" s="32"/>
+    </row>
+    <row r="298" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="151" t="s">
+        <v>396</v>
+      </c>
+      <c r="B298" s="130" t="s">
+        <v>375</v>
+      </c>
+      <c r="C298" s="130" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D298" s="130" t="n">
+        <v>150</v>
+      </c>
+      <c r="E298" s="30" t="n">
+        <v>22460</v>
+      </c>
+      <c r="F298" s="31" t="n">
+        <v>26952</v>
+      </c>
+      <c r="G298" s="4"/>
+      <c r="H298" s="32"/>
+    </row>
+    <row r="299" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A299" s="77" t="s">
+        <v>397</v>
+      </c>
+      <c r="B299" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="C299" s="15"/>
+      <c r="D299" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="E299" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F299" s="17"/>
+      <c r="G299" s="4"/>
+      <c r="H299" s="32"/>
+    </row>
+    <row r="300" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A300" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B300" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" s="91" t="s">
+        <v>400</v>
+      </c>
+      <c r="D300" s="92" t="s">
+        <v>401</v>
+      </c>
+      <c r="E300" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="4"/>
+      <c r="H300" s="32"/>
+    </row>
+    <row r="301" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="33" t="s">
+        <v>402</v>
+      </c>
+      <c r="B301" s="78" t="s">
+        <v>403</v>
+      </c>
+      <c r="C301" s="78" t="n">
+        <v>520</v>
+      </c>
+      <c r="D301" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="E301" s="30" t="n">
+        <v>10080</v>
+      </c>
+      <c r="F301" s="31" t="n">
+        <v>12096</v>
+      </c>
+      <c r="G301" s="4"/>
+      <c r="H301" s="32"/>
+    </row>
+    <row r="302" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="33" t="s">
+        <v>405</v>
+      </c>
+      <c r="B302" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C302" s="74" t="n">
+        <v>1050</v>
+      </c>
+      <c r="D302" s="74" t="s">
+        <v>406</v>
+      </c>
+      <c r="E302" s="30" t="n">
+        <v>12290</v>
+      </c>
+      <c r="F302" s="31" t="n">
+        <v>14748</v>
+      </c>
+      <c r="G302" s="4"/>
+      <c r="H302" s="32"/>
+    </row>
+    <row r="303" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="33" t="s">
+        <v>407</v>
+      </c>
+      <c r="B303" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C303" s="74" t="n">
+        <v>1760</v>
+      </c>
+      <c r="D303" s="74" t="s">
+        <v>408</v>
+      </c>
+      <c r="E303" s="30" t="n">
+        <v>16140</v>
+      </c>
+      <c r="F303" s="31" t="n">
+        <v>19368</v>
+      </c>
+      <c r="G303" s="4"/>
+      <c r="H303" s="32"/>
+    </row>
+    <row r="304" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="33" t="s">
+        <v>409</v>
+      </c>
+      <c r="B304" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C304" s="74" t="n">
+        <v>2285</v>
+      </c>
+      <c r="D304" s="74" t="s">
+        <v>410</v>
+      </c>
+      <c r="E304" s="30" t="n">
+        <v>19300</v>
+      </c>
+      <c r="F304" s="31" t="n">
+        <v>23160</v>
+      </c>
+      <c r="G304" s="4"/>
+      <c r="H304" s="32"/>
+    </row>
+    <row r="305" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="33" t="s">
+        <v>411</v>
+      </c>
+      <c r="B305" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C305" s="74" t="n">
+        <v>700</v>
+      </c>
+      <c r="D305" s="74" t="s">
+        <v>412</v>
+      </c>
+      <c r="E305" s="30" t="n">
+        <v>10620</v>
+      </c>
+      <c r="F305" s="31" t="n">
+        <v>12744</v>
+      </c>
+      <c r="G305" s="4"/>
+      <c r="H305" s="32"/>
+    </row>
+    <row r="306" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="33" t="s">
+        <v>413</v>
+      </c>
+      <c r="B306" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C306" s="74" t="n">
+        <v>1050</v>
+      </c>
+      <c r="D306" s="74" t="s">
+        <v>414</v>
+      </c>
+      <c r="E306" s="30" t="n">
+        <v>12290</v>
+      </c>
+      <c r="F306" s="31" t="n">
+        <v>14748</v>
+      </c>
+      <c r="G306" s="4"/>
+      <c r="H306" s="32"/>
+    </row>
+    <row r="307" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="33" t="s">
         <v>415</v>
       </c>
-      <c r="D103" s="74">
+      <c r="B307" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C307" s="74" t="n">
+        <v>1750</v>
+      </c>
+      <c r="D307" s="74" t="s">
+        <v>416</v>
+      </c>
+      <c r="E307" s="30" t="n">
+        <v>16140</v>
+      </c>
+      <c r="F307" s="31" t="n">
+        <v>19368</v>
+      </c>
+      <c r="G307" s="4"/>
+      <c r="H307" s="32"/>
+    </row>
+    <row r="308" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="33" t="s">
+        <v>417</v>
+      </c>
+      <c r="B308" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C308" s="74" t="n">
+        <v>2630</v>
+      </c>
+      <c r="D308" s="74" t="s">
+        <v>418</v>
+      </c>
+      <c r="E308" s="30" t="n">
+        <v>18420</v>
+      </c>
+      <c r="F308" s="31" t="n">
+        <v>22104</v>
+      </c>
+      <c r="G308" s="4"/>
+      <c r="H308" s="32"/>
+    </row>
+    <row r="309" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="33" t="s">
+        <v>419</v>
+      </c>
+      <c r="B309" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C309" s="74" t="n">
+        <v>2890</v>
+      </c>
+      <c r="D309" s="74" t="s">
+        <v>420</v>
+      </c>
+      <c r="E309" s="30" t="n">
+        <v>19820</v>
+      </c>
+      <c r="F309" s="31" t="n">
+        <v>23784</v>
+      </c>
+      <c r="G309" s="4"/>
+      <c r="H309" s="32"/>
+    </row>
+    <row r="310" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="33" t="s">
+        <v>421</v>
+      </c>
+      <c r="B310" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C310" s="74" t="n">
+        <v>3625</v>
+      </c>
+      <c r="D310" s="74" t="s">
+        <v>422</v>
+      </c>
+      <c r="E310" s="30" t="n">
+        <v>21750</v>
+      </c>
+      <c r="F310" s="31" t="n">
+        <v>26100</v>
+      </c>
+      <c r="G310" s="4"/>
+      <c r="H310" s="32"/>
+    </row>
+    <row r="311" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="33" t="s">
+        <v>423</v>
+      </c>
+      <c r="B311" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C311" s="74" t="n">
+        <v>4270</v>
+      </c>
+      <c r="D311" s="74" t="s">
+        <v>424</v>
+      </c>
+      <c r="E311" s="30" t="n">
+        <v>25250</v>
+      </c>
+      <c r="F311" s="31" t="n">
+        <v>30300</v>
+      </c>
+      <c r="G311" s="4"/>
+      <c r="H311" s="32"/>
+    </row>
+    <row r="312" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="33" t="s">
+        <v>425</v>
+      </c>
+      <c r="B312" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C312" s="74" t="n">
+        <v>5750</v>
+      </c>
+      <c r="D312" s="74" t="s">
+        <v>426</v>
+      </c>
+      <c r="E312" s="30" t="n">
+        <v>32420</v>
+      </c>
+      <c r="F312" s="31" t="n">
+        <v>38904</v>
+      </c>
+      <c r="G312" s="4"/>
+      <c r="H312" s="32"/>
+    </row>
+    <row r="313" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="33" t="s">
+        <v>427</v>
+      </c>
+      <c r="B313" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C313" s="74" t="n">
+        <v>6570</v>
+      </c>
+      <c r="D313" s="74" t="s">
+        <v>428</v>
+      </c>
+      <c r="E313" s="30" t="n">
+        <v>35940</v>
+      </c>
+      <c r="F313" s="31" t="n">
+        <v>43128</v>
+      </c>
+      <c r="G313" s="4"/>
+      <c r="H313" s="32"/>
+    </row>
+    <row r="314" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="33" t="s">
+        <v>429</v>
+      </c>
+      <c r="B314" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C314" s="74" t="n">
+        <v>1770</v>
+      </c>
+      <c r="D314" s="74" t="s">
+        <v>430</v>
+      </c>
+      <c r="E314" s="30" t="n">
+        <v>16140</v>
+      </c>
+      <c r="F314" s="31" t="n">
+        <v>19368</v>
+      </c>
+      <c r="G314" s="4"/>
+      <c r="H314" s="32"/>
+    </row>
+    <row r="315" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="33" t="s">
+        <v>431</v>
+      </c>
+      <c r="B315" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C315" s="74" t="n">
+        <v>3675</v>
+      </c>
+      <c r="D315" s="74" t="s">
+        <v>432</v>
+      </c>
+      <c r="E315" s="30" t="n">
+        <v>21750</v>
+      </c>
+      <c r="F315" s="31" t="n">
+        <v>26100</v>
+      </c>
+      <c r="G315" s="4"/>
+      <c r="H315" s="32"/>
+    </row>
+    <row r="316" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="B316" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C316" s="74" t="n">
+        <v>4250</v>
+      </c>
+      <c r="D316" s="74" t="s">
+        <v>434</v>
+      </c>
+      <c r="E316" s="30" t="n">
+        <v>25250</v>
+      </c>
+      <c r="F316" s="31" t="n">
+        <v>30300</v>
+      </c>
+      <c r="G316" s="4"/>
+      <c r="H316" s="32"/>
+    </row>
+    <row r="317" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="38" t="s">
+        <v>435</v>
+      </c>
+      <c r="B317" s="76" t="s">
+        <v>403</v>
+      </c>
+      <c r="C317" s="76" t="n">
+        <v>5840</v>
+      </c>
+      <c r="D317" s="76" t="s">
+        <v>436</v>
+      </c>
+      <c r="E317" s="30" t="n">
+        <v>32700</v>
+      </c>
+      <c r="F317" s="31" t="n">
+        <v>39240</v>
+      </c>
+      <c r="G317" s="4"/>
+      <c r="H317" s="32"/>
+    </row>
+    <row r="318" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A318" s="77" t="s">
+        <v>397</v>
+      </c>
+      <c r="B318" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="C318" s="15"/>
+      <c r="D318" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E318" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F318" s="17"/>
+      <c r="G318" s="4"/>
+      <c r="H318" s="32"/>
+    </row>
+    <row r="319" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A319" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" s="91" t="s">
+        <v>400</v>
+      </c>
+      <c r="D319" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E319" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G319" s="4"/>
+      <c r="H319" s="32"/>
+    </row>
+    <row r="320" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="33" t="s">
+        <v>438</v>
+      </c>
+      <c r="B320" s="78" t="s">
+        <v>439</v>
+      </c>
+      <c r="C320" s="78" t="n">
+        <v>267</v>
+      </c>
+      <c r="D320" s="152" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="E320" s="30" t="n">
+        <v>7890</v>
+      </c>
+      <c r="F320" s="31" t="n">
+        <v>9468</v>
+      </c>
+      <c r="G320" s="4"/>
+      <c r="H320" s="32"/>
+    </row>
+    <row r="321" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="33" t="s">
+        <v>440</v>
+      </c>
+      <c r="B321" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C321" s="74" t="n">
+        <v>520</v>
+      </c>
+      <c r="D321" s="74" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="E321" s="30" t="n">
+        <v>9650</v>
+      </c>
+      <c r="F321" s="31" t="n">
+        <v>11580</v>
+      </c>
+      <c r="G321" s="4"/>
+      <c r="H321" s="32"/>
+    </row>
+    <row r="322" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="33" t="s">
+        <v>441</v>
+      </c>
+      <c r="B322" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C322" s="74" t="n">
+        <v>1090</v>
+      </c>
+      <c r="D322" s="74" t="n">
+        <v>35</v>
+      </c>
+      <c r="E322" s="30" t="n">
+        <v>11840</v>
+      </c>
+      <c r="F322" s="31" t="n">
+        <v>14208</v>
+      </c>
+      <c r="G322" s="4"/>
+      <c r="H322" s="32"/>
+    </row>
+    <row r="323" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="33" t="s">
+        <v>442</v>
+      </c>
+      <c r="B323" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C323" s="74" t="n">
+        <v>2160</v>
+      </c>
+      <c r="D323" s="74" t="n">
         <v>70</v>
       </c>
-      <c r="E103" s="32">
-[...18 lines deleted...]
-      <c r="D104" s="74">
+      <c r="E323" s="30" t="n">
+        <v>15780</v>
+      </c>
+      <c r="F323" s="31" t="n">
+        <v>18936</v>
+      </c>
+      <c r="G323" s="4"/>
+      <c r="H323" s="32"/>
+    </row>
+    <row r="324" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="33" t="s">
+        <v>443</v>
+      </c>
+      <c r="B324" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C324" s="74" t="n">
+        <v>3225</v>
+      </c>
+      <c r="D324" s="74" t="n">
+        <v>110</v>
+      </c>
+      <c r="E324" s="30" t="n">
+        <v>21130</v>
+      </c>
+      <c r="F324" s="31" t="n">
+        <v>25356</v>
+      </c>
+      <c r="G324" s="4"/>
+      <c r="H324" s="32"/>
+    </row>
+    <row r="325" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="33" t="s">
+        <v>444</v>
+      </c>
+      <c r="B325" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C325" s="74" t="n">
+        <v>4295</v>
+      </c>
+      <c r="D325" s="74" t="n">
+        <v>145</v>
+      </c>
+      <c r="E325" s="30" t="n">
+        <v>27180</v>
+      </c>
+      <c r="F325" s="31" t="n">
+        <v>32616</v>
+      </c>
+      <c r="G325" s="4"/>
+      <c r="H325" s="32"/>
+    </row>
+    <row r="326" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="33" t="s">
+        <v>445</v>
+      </c>
+      <c r="B326" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C326" s="74" t="n">
+        <v>4955</v>
+      </c>
+      <c r="D326" s="74" t="n">
+        <v>170</v>
+      </c>
+      <c r="E326" s="30" t="n">
+        <v>32000</v>
+      </c>
+      <c r="F326" s="31" t="n">
+        <v>38400</v>
+      </c>
+      <c r="G326" s="4"/>
+      <c r="H326" s="32"/>
+    </row>
+    <row r="327" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="33" t="s">
+        <v>446</v>
+      </c>
+      <c r="B327" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C327" s="74" t="n">
+        <v>5770</v>
+      </c>
+      <c r="D327" s="74" t="n">
+        <v>190</v>
+      </c>
+      <c r="E327" s="30" t="n">
+        <v>34450</v>
+      </c>
+      <c r="F327" s="31" t="n">
+        <v>41340</v>
+      </c>
+      <c r="G327" s="4"/>
+      <c r="H327" s="32"/>
+    </row>
+    <row r="328" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="33" t="s">
+        <v>447</v>
+      </c>
+      <c r="B328" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="C328" s="74" t="n">
+        <v>6470</v>
+      </c>
+      <c r="D328" s="74" t="n">
+        <v>215</v>
+      </c>
+      <c r="E328" s="30" t="n">
+        <v>38130</v>
+      </c>
+      <c r="F328" s="31" t="n">
+        <v>45756</v>
+      </c>
+      <c r="G328" s="4"/>
+      <c r="H328" s="32"/>
+    </row>
+    <row r="329" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A329" s="153" t="s">
+        <v>448</v>
+      </c>
+      <c r="B329" s="154" t="s">
+        <v>449</v>
+      </c>
+      <c r="C329" s="155" t="s">
+        <v>450</v>
+      </c>
+      <c r="D329" s="156" t="s">
+        <v>451</v>
+      </c>
+      <c r="E329" s="30" t="n">
+        <v>2900</v>
+      </c>
+      <c r="F329" s="31" t="n">
+        <v>3480</v>
+      </c>
+      <c r="G329" s="4"/>
+      <c r="H329" s="32"/>
+    </row>
+    <row r="330" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A330" s="77" t="s">
+        <v>452</v>
+      </c>
+      <c r="B330" s="157" t="s">
+        <v>453</v>
+      </c>
+      <c r="C330" s="157"/>
+      <c r="D330" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E330" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F330" s="17"/>
+      <c r="G330" s="4"/>
+      <c r="H330" s="32"/>
+    </row>
+    <row r="331" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A331" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B331" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" s="91" t="s">
+        <v>454</v>
+      </c>
+      <c r="D331" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E331" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="4"/>
+      <c r="H331" s="32"/>
+    </row>
+    <row r="332" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="33" t="s">
+        <v>455</v>
+      </c>
+      <c r="B332" s="78" t="s">
+        <v>456</v>
+      </c>
+      <c r="C332" s="78" t="n">
+        <v>20</v>
+      </c>
+      <c r="D332" s="152" t="n">
+        <v>2</v>
+      </c>
+      <c r="E332" s="30" t="n">
+        <v>3030</v>
+      </c>
+      <c r="F332" s="31" t="n">
+        <v>3636</v>
+      </c>
+      <c r="G332" s="4"/>
+      <c r="H332" s="32"/>
+    </row>
+    <row r="333" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="33" t="s">
+        <v>457</v>
+      </c>
+      <c r="B333" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C333" s="74" t="n">
+        <v>40</v>
+      </c>
+      <c r="D333" s="74" t="n">
+        <v>4</v>
+      </c>
+      <c r="E333" s="30" t="n">
+        <v>4180</v>
+      </c>
+      <c r="F333" s="31" t="n">
+        <v>5016</v>
+      </c>
+      <c r="G333" s="4"/>
+      <c r="H333" s="32"/>
+    </row>
+    <row r="334" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="33" t="s">
+        <v>458</v>
+      </c>
+      <c r="B334" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C334" s="74" t="n">
+        <v>60</v>
+      </c>
+      <c r="D334" s="74" t="n">
+        <v>6</v>
+      </c>
+      <c r="E334" s="30" t="n">
+        <v>5330</v>
+      </c>
+      <c r="F334" s="31" t="n">
+        <v>6396</v>
+      </c>
+      <c r="G334" s="4"/>
+      <c r="H334" s="32"/>
+    </row>
+    <row r="335" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="B335" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C335" s="74" t="n">
         <v>80</v>
       </c>
-      <c r="E104" s="32">
-[...15 lines deleted...]
-      <c r="C105" s="74">
+      <c r="D335" s="74" t="n">
+        <v>8</v>
+      </c>
+      <c r="E335" s="30" t="n">
+        <v>6710</v>
+      </c>
+      <c r="F335" s="31" t="n">
+        <v>8052</v>
+      </c>
+      <c r="G335" s="4"/>
+      <c r="H335" s="32"/>
+    </row>
+    <row r="336" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="33" t="s">
+        <v>460</v>
+      </c>
+      <c r="B336" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C336" s="74" t="n">
+        <v>100</v>
+      </c>
+      <c r="D336" s="74" t="n">
+        <v>10</v>
+      </c>
+      <c r="E336" s="30" t="n">
+        <v>7910</v>
+      </c>
+      <c r="F336" s="31" t="n">
+        <v>9492</v>
+      </c>
+      <c r="G336" s="4"/>
+      <c r="H336" s="32"/>
+    </row>
+    <row r="337" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="33" t="s">
+        <v>461</v>
+      </c>
+      <c r="B337" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C337" s="74" t="n">
+        <v>120</v>
+      </c>
+      <c r="D337" s="74" t="n">
+        <v>12</v>
+      </c>
+      <c r="E337" s="30" t="n">
+        <v>9440</v>
+      </c>
+      <c r="F337" s="31" t="n">
+        <v>11328</v>
+      </c>
+      <c r="G337" s="4"/>
+      <c r="H337" s="32"/>
+    </row>
+    <row r="338" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="33" t="s">
+        <v>462</v>
+      </c>
+      <c r="B338" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C338" s="74" t="n">
+        <v>140</v>
+      </c>
+      <c r="D338" s="74" t="n">
+        <v>14</v>
+      </c>
+      <c r="E338" s="30" t="n">
+        <v>10680</v>
+      </c>
+      <c r="F338" s="31" t="n">
+        <v>12816</v>
+      </c>
+      <c r="G338" s="4"/>
+      <c r="H338" s="32"/>
+    </row>
+    <row r="339" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="33" t="s">
+        <v>463</v>
+      </c>
+      <c r="B339" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C339" s="74" t="n">
+        <v>160</v>
+      </c>
+      <c r="D339" s="74" t="n">
+        <v>16</v>
+      </c>
+      <c r="E339" s="30" t="n">
+        <v>11910</v>
+      </c>
+      <c r="F339" s="31" t="n">
+        <v>14292</v>
+      </c>
+      <c r="G339" s="4"/>
+      <c r="H339" s="32"/>
+    </row>
+    <row r="340" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="33" t="s">
+        <v>464</v>
+      </c>
+      <c r="B340" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C340" s="74" t="n">
+        <v>190</v>
+      </c>
+      <c r="D340" s="74" t="n">
+        <v>19</v>
+      </c>
+      <c r="E340" s="30" t="n">
+        <v>13760</v>
+      </c>
+      <c r="F340" s="31" t="n">
+        <v>16512</v>
+      </c>
+      <c r="G340" s="4"/>
+      <c r="H340" s="32"/>
+    </row>
+    <row r="341" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="33" t="s">
+        <v>465</v>
+      </c>
+      <c r="B341" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C341" s="74" t="n">
+        <v>220</v>
+      </c>
+      <c r="D341" s="74" t="n">
+        <v>22</v>
+      </c>
+      <c r="E341" s="30" t="n">
+        <v>15620</v>
+      </c>
+      <c r="F341" s="31" t="n">
+        <v>18744</v>
+      </c>
+      <c r="G341" s="4"/>
+      <c r="H341" s="32"/>
+    </row>
+    <row r="342" s="8" customFormat="true" ht="13.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="33" t="s">
+        <v>466</v>
+      </c>
+      <c r="B342" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="C342" s="74" t="n">
+        <v>250</v>
+      </c>
+      <c r="D342" s="74" t="n">
+        <v>25</v>
+      </c>
+      <c r="E342" s="30" t="n">
+        <v>16840</v>
+      </c>
+      <c r="F342" s="31" t="n">
+        <v>20208</v>
+      </c>
+      <c r="G342" s="4"/>
+      <c r="H342" s="32"/>
+    </row>
+    <row r="343" s="8" customFormat="true" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A343" s="33" t="s">
+        <v>467</v>
+      </c>
+      <c r="B343" s="74" t="s">
+        <v>468</v>
+      </c>
+      <c r="C343" s="74" t="s">
+        <v>469</v>
+      </c>
+      <c r="D343" s="74" t="s">
+        <v>470</v>
+      </c>
+      <c r="E343" s="30" t="n">
+        <v>1480</v>
+      </c>
+      <c r="F343" s="31" t="n">
+        <v>1776</v>
+      </c>
+      <c r="G343" s="4"/>
+      <c r="H343" s="32"/>
+    </row>
+    <row r="344" s="8" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A344" s="77" t="s">
+        <v>471</v>
+      </c>
+      <c r="B344" s="157" t="s">
+        <v>472</v>
+      </c>
+      <c r="C344" s="157"/>
+      <c r="D344" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="E344" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F344" s="17"/>
+      <c r="G344" s="4"/>
+      <c r="H344" s="32"/>
+    </row>
+    <row r="345" s="8" customFormat="true" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A345" s="120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B345" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" s="121" t="s">
+        <v>474</v>
+      </c>
+      <c r="D345" s="122" t="s">
+        <v>475</v>
+      </c>
+      <c r="E345" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" s="4"/>
+      <c r="H345" s="32"/>
+    </row>
+    <row r="346" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A346" s="158" t="s">
+        <v>476</v>
+      </c>
+      <c r="B346" s="159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C346" s="160" t="s">
+        <v>478</v>
+      </c>
+      <c r="D346" s="159" t="s">
+        <v>170</v>
+      </c>
+      <c r="E346" s="117" t="n">
+        <v>682</v>
+      </c>
+      <c r="F346" s="31" t="n">
+        <v>818.4</v>
+      </c>
+      <c r="G346" s="4"/>
+      <c r="H346" s="32"/>
+    </row>
+    <row r="347" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A347" s="161" t="s">
+        <v>479</v>
+      </c>
+      <c r="B347" s="162" t="s">
+        <v>480</v>
+      </c>
+      <c r="C347" s="163" t="s">
+        <v>481</v>
+      </c>
+      <c r="D347" s="162" t="s">
+        <v>170</v>
+      </c>
+      <c r="E347" s="117" t="n">
+        <v>363</v>
+      </c>
+      <c r="F347" s="31" t="n">
+        <v>435.6</v>
+      </c>
+      <c r="G347" s="4"/>
+      <c r="H347" s="32"/>
+    </row>
+    <row r="348" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A348" s="164" t="s">
+        <v>482</v>
+      </c>
+      <c r="B348" s="165" t="s">
+        <v>483</v>
+      </c>
+      <c r="C348" s="166" t="s">
+        <v>484</v>
+      </c>
+      <c r="D348" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E348" s="117" t="n">
         <v>540</v>
       </c>
-      <c r="D105" s="74">
-[...5304 lines deleted...]
-        <v>400.8</v>
+      <c r="F348" s="31" t="n">
+        <v>648</v>
       </c>
       <c r="G348" s="4"/>
-      <c r="H348" s="34"/>
-[...1 lines deleted...]
-    <row r="349" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H348" s="32"/>
+    </row>
+    <row r="349" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A349" s="164" t="s">
         <v>485</v>
       </c>
       <c r="B349" s="165" t="s">
         <v>486</v>
       </c>
       <c r="C349" s="166" t="s">
         <v>487</v>
       </c>
       <c r="D349" s="167" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>596.4</v>
+        <v>170</v>
+      </c>
+      <c r="E349" s="117" t="n">
+        <v>540</v>
+      </c>
+      <c r="F349" s="31" t="n">
+        <v>648</v>
       </c>
       <c r="G349" s="4"/>
-      <c r="H349" s="34"/>
-[...1 lines deleted...]
-    <row r="350" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H349" s="32"/>
+    </row>
+    <row r="350" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A350" s="164" t="s">
         <v>488</v>
       </c>
       <c r="B350" s="165" t="s">
         <v>489</v>
       </c>
       <c r="C350" s="166" t="s">
         <v>490</v>
       </c>
       <c r="D350" s="167" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>596.4</v>
+        <v>170</v>
+      </c>
+      <c r="E350" s="117" t="n">
+        <v>540</v>
+      </c>
+      <c r="F350" s="31" t="n">
+        <v>648</v>
       </c>
       <c r="G350" s="4"/>
-      <c r="H350" s="34"/>
-[...1 lines deleted...]
-    <row r="351" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H350" s="32"/>
+    </row>
+    <row r="351" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A351" s="164" t="s">
         <v>491</v>
       </c>
       <c r="B351" s="165" t="s">
         <v>492</v>
       </c>
       <c r="C351" s="166" t="s">
         <v>493</v>
       </c>
       <c r="D351" s="167" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>596.4</v>
+        <v>170</v>
+      </c>
+      <c r="E351" s="117" t="n">
+        <v>540</v>
+      </c>
+      <c r="F351" s="31" t="n">
+        <v>648</v>
       </c>
       <c r="G351" s="4"/>
-      <c r="H351" s="34"/>
-[...1 lines deleted...]
-    <row r="352" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H351" s="32"/>
+    </row>
+    <row r="352" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A352" s="164" t="s">
         <v>494</v>
       </c>
       <c r="B352" s="165" t="s">
+        <v>477</v>
+      </c>
+      <c r="C352" s="166" t="s">
         <v>495</v>
       </c>
-      <c r="C352" s="166" t="s">
+      <c r="D352" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E352" s="117" t="n">
+        <v>816</v>
+      </c>
+      <c r="F352" s="31" t="n">
+        <v>979.2</v>
+      </c>
+      <c r="G352" s="4"/>
+      <c r="H352" s="32"/>
+    </row>
+    <row r="353" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A353" s="164" t="s">
         <v>496</v>
-      </c>
-[...14 lines deleted...]
-        <v>497</v>
       </c>
       <c r="B353" s="165" t="s">
         <v>480</v>
       </c>
       <c r="C353" s="166" t="s">
+        <v>497</v>
+      </c>
+      <c r="D353" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E353" s="117" t="n">
+        <v>522</v>
+      </c>
+      <c r="F353" s="31" t="n">
+        <v>626.4</v>
+      </c>
+      <c r="G353" s="4"/>
+      <c r="H353" s="32"/>
+    </row>
+    <row r="354" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A354" s="164" t="s">
         <v>498</v>
-      </c>
-[...14 lines deleted...]
-        <v>499</v>
       </c>
       <c r="B354" s="165" t="s">
         <v>483</v>
       </c>
       <c r="C354" s="166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D354" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E354" s="117" t="n">
+        <v>647</v>
+      </c>
+      <c r="F354" s="31" t="n">
+        <v>776.4</v>
+      </c>
+      <c r="G354" s="4"/>
+      <c r="H354" s="32"/>
+    </row>
+    <row r="355" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A355" s="164" t="s">
         <v>500</v>
-      </c>
-[...14 lines deleted...]
-        <v>501</v>
       </c>
       <c r="B355" s="165" t="s">
         <v>486</v>
       </c>
       <c r="C355" s="166" t="s">
+        <v>501</v>
+      </c>
+      <c r="D355" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E355" s="117" t="n">
+        <v>812</v>
+      </c>
+      <c r="F355" s="31" t="n">
+        <v>974.4</v>
+      </c>
+      <c r="G355" s="4"/>
+      <c r="H355" s="32"/>
+    </row>
+    <row r="356" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A356" s="164" t="s">
         <v>502</v>
-      </c>
-[...14 lines deleted...]
-        <v>503</v>
       </c>
       <c r="B356" s="165" t="s">
         <v>489</v>
       </c>
       <c r="C356" s="166" t="s">
+        <v>503</v>
+      </c>
+      <c r="D356" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E356" s="117" t="n">
+        <v>647</v>
+      </c>
+      <c r="F356" s="31" t="n">
+        <v>776.4</v>
+      </c>
+      <c r="G356" s="4"/>
+      <c r="H356" s="32"/>
+    </row>
+    <row r="357" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A357" s="164" t="s">
         <v>504</v>
-      </c>
-[...14 lines deleted...]
-        <v>505</v>
       </c>
       <c r="B357" s="165" t="s">
         <v>492</v>
       </c>
       <c r="C357" s="166" t="s">
+        <v>505</v>
+      </c>
+      <c r="D357" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E357" s="117" t="n">
+        <v>647</v>
+      </c>
+      <c r="F357" s="31" t="n">
+        <v>776.4</v>
+      </c>
+      <c r="G357" s="4"/>
+      <c r="H357" s="32"/>
+    </row>
+    <row r="358" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A358" s="164" t="s">
         <v>506</v>
       </c>
-      <c r="D357" s="167" t="s">
-[...12 lines deleted...]
-      <c r="A358" s="164" t="s">
+      <c r="B358" s="165" t="s">
         <v>507</v>
       </c>
-      <c r="B358" s="165" t="s">
-[...2 lines deleted...]
-      <c r="C358" s="166" t="s">
+      <c r="C358" s="168" t="s">
         <v>508</v>
       </c>
       <c r="D358" s="167" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>715.2</v>
+        <v>470</v>
+      </c>
+      <c r="E358" s="117" t="n">
+        <v>2730</v>
+      </c>
+      <c r="F358" s="31" t="n">
+        <v>3276</v>
       </c>
       <c r="G358" s="4"/>
-      <c r="H358" s="34"/>
-[...1 lines deleted...]
-    <row r="359" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H358" s="32"/>
+    </row>
+    <row r="359" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A359" s="164" t="s">
         <v>509</v>
       </c>
       <c r="B359" s="165" t="s">
         <v>510</v>
       </c>
       <c r="C359" s="168" t="s">
         <v>511</v>
       </c>
       <c r="D359" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>3012</v>
+        <v>470</v>
+      </c>
+      <c r="E359" s="117" t="n">
+        <v>2610</v>
+      </c>
+      <c r="F359" s="31" t="n">
+        <v>3132</v>
       </c>
       <c r="G359" s="4"/>
-      <c r="H359" s="34"/>
-[...1 lines deleted...]
-    <row r="360" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H359" s="32"/>
+    </row>
+    <row r="360" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A360" s="164" t="s">
         <v>512</v>
       </c>
       <c r="B360" s="165" t="s">
         <v>513</v>
       </c>
       <c r="C360" s="168" t="s">
         <v>514</v>
       </c>
       <c r="D360" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>2880</v>
+        <v>470</v>
+      </c>
+      <c r="E360" s="117" t="n">
+        <v>508</v>
+      </c>
+      <c r="F360" s="31" t="n">
+        <v>609.6</v>
       </c>
       <c r="G360" s="4"/>
-      <c r="H360" s="34"/>
-[...1 lines deleted...]
-    <row r="361" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H360" s="32"/>
+    </row>
+    <row r="361" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A361" s="164" t="s">
         <v>515</v>
       </c>
       <c r="B361" s="165" t="s">
         <v>516</v>
       </c>
       <c r="C361" s="168" t="s">
         <v>517</v>
       </c>
       <c r="D361" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>561.6</v>
+        <v>470</v>
+      </c>
+      <c r="E361" s="117" t="n">
+        <v>2980</v>
+      </c>
+      <c r="F361" s="31" t="n">
+        <v>3576</v>
       </c>
       <c r="G361" s="4"/>
-      <c r="H361" s="34"/>
-[...1 lines deleted...]
-    <row r="362" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H361" s="32"/>
+    </row>
+    <row r="362" s="20" customFormat="true" ht="30.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A362" s="164" t="s">
         <v>518</v>
       </c>
       <c r="B362" s="165" t="s">
         <v>519</v>
       </c>
       <c r="C362" s="168" t="s">
         <v>520</v>
       </c>
       <c r="D362" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>3288</v>
+        <v>470</v>
+      </c>
+      <c r="E362" s="117" t="n">
+        <v>5610</v>
+      </c>
+      <c r="F362" s="31" t="n">
+        <v>6732</v>
       </c>
       <c r="G362" s="4"/>
-      <c r="H362" s="34"/>
-[...1 lines deleted...]
-    <row r="363" spans="1:8" s="22" customFormat="1" ht="30.75" customHeight="1">
+      <c r="H362" s="32"/>
+    </row>
+    <row r="363" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A363" s="164" t="s">
         <v>521</v>
       </c>
       <c r="B363" s="165" t="s">
         <v>522</v>
       </c>
       <c r="C363" s="168" t="s">
         <v>523</v>
       </c>
       <c r="D363" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>6204</v>
+        <v>470</v>
+      </c>
+      <c r="E363" s="117" t="n">
+        <v>5680</v>
+      </c>
+      <c r="F363" s="31" t="n">
+        <v>6816</v>
       </c>
       <c r="G363" s="4"/>
-      <c r="H363" s="34"/>
-[...1 lines deleted...]
-    <row r="364" spans="1:8" s="9" customFormat="1" ht="28.5" customHeight="1">
+      <c r="H363" s="32"/>
+    </row>
+    <row r="364" s="20" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A364" s="164" t="s">
         <v>524</v>
       </c>
       <c r="B364" s="165" t="s">
         <v>525</v>
       </c>
       <c r="C364" s="168" t="s">
         <v>526</v>
       </c>
       <c r="D364" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>6276</v>
+        <v>470</v>
+      </c>
+      <c r="E364" s="117" t="n">
+        <v>6730</v>
+      </c>
+      <c r="F364" s="31" t="n">
+        <v>8076</v>
       </c>
       <c r="G364" s="4"/>
-      <c r="H364" s="34"/>
-[...1 lines deleted...]
-    <row r="365" spans="1:8" s="22" customFormat="1" ht="25.2">
+      <c r="H364" s="32"/>
+    </row>
+    <row r="365" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A365" s="164" t="s">
         <v>527</v>
       </c>
       <c r="B365" s="165" t="s">
         <v>528</v>
       </c>
       <c r="C365" s="168" t="s">
         <v>529</v>
       </c>
       <c r="D365" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>7440</v>
+        <v>470</v>
+      </c>
+      <c r="E365" s="117" t="n">
+        <v>7860</v>
+      </c>
+      <c r="F365" s="31" t="n">
+        <v>9432</v>
       </c>
       <c r="G365" s="4"/>
-      <c r="H365" s="34"/>
-[...1 lines deleted...]
-    <row r="366" spans="1:8" s="22" customFormat="1" ht="25.2">
+      <c r="H365" s="32"/>
+    </row>
+    <row r="366" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A366" s="164" t="s">
         <v>530</v>
       </c>
       <c r="B366" s="165" t="s">
         <v>531</v>
       </c>
       <c r="C366" s="168" t="s">
         <v>532</v>
       </c>
       <c r="D366" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>8688</v>
+        <v>470</v>
+      </c>
+      <c r="E366" s="117" t="n">
+        <v>1800</v>
+      </c>
+      <c r="F366" s="31" t="n">
+        <v>2160</v>
       </c>
       <c r="G366" s="4"/>
-      <c r="H366" s="34"/>
-[...1 lines deleted...]
-    <row r="367" spans="1:8" s="22" customFormat="1" ht="27.75" customHeight="1">
+      <c r="H366" s="32"/>
+    </row>
+    <row r="367" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A367" s="164" t="s">
         <v>533</v>
       </c>
       <c r="B367" s="165" t="s">
         <v>534</v>
       </c>
-      <c r="C367" s="168" t="s">
+      <c r="C367" s="166" t="s">
         <v>535</v>
       </c>
       <c r="D367" s="167" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>1980</v>
+        <v>170</v>
+      </c>
+      <c r="E367" s="117" t="n">
+        <v>2120</v>
+      </c>
+      <c r="F367" s="31" t="n">
+        <v>2544</v>
       </c>
       <c r="G367" s="4"/>
-      <c r="H367" s="34"/>
-[...1 lines deleted...]
-    <row r="368" spans="1:8" s="22" customFormat="1" ht="27.75" customHeight="1">
+      <c r="H367" s="32"/>
+    </row>
+    <row r="368" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A368" s="164" t="s">
         <v>536</v>
       </c>
       <c r="B368" s="165" t="s">
         <v>537</v>
       </c>
       <c r="C368" s="166" t="s">
+        <v>535</v>
+      </c>
+      <c r="D368" s="167" t="s">
+        <v>170</v>
+      </c>
+      <c r="E368" s="117" t="n">
+        <v>2120</v>
+      </c>
+      <c r="F368" s="31" t="n">
+        <v>2544</v>
+      </c>
+      <c r="G368" s="4"/>
+      <c r="H368" s="32"/>
+    </row>
+    <row r="369" s="8" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A369" s="77" t="s">
         <v>538</v>
       </c>
-      <c r="D368" s="167" t="s">
-[...12 lines deleted...]
-      <c r="A369" s="164" t="s">
+      <c r="B369" s="157" t="s">
         <v>539</v>
       </c>
-      <c r="B369" s="165" t="s">
+      <c r="C369" s="157"/>
+      <c r="D369" s="16" t="s">
         <v>540</v>
       </c>
-      <c r="C369" s="166" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E369" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F369" s="17"/>
       <c r="G369" s="4"/>
-      <c r="H369" s="34"/>
-[...2 lines deleted...]
-      <c r="A370" s="77" t="s">
+      <c r="H369" s="32"/>
+    </row>
+    <row r="370" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A370" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B370" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" s="91" t="s">
         <v>541</v>
       </c>
-      <c r="B370" s="263" t="s">
+      <c r="D370" s="92" t="s">
         <v>542</v>
       </c>
-      <c r="C370" s="263"/>
-      <c r="D370" s="18" t="s">
+      <c r="E370" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" s="4"/>
+      <c r="H370" s="32"/>
+    </row>
+    <row r="371" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A371" s="169" t="s">
         <v>543</v>
       </c>
-      <c r="E370" s="264" t="s">
-[...13 lines deleted...]
-      <c r="C371" s="91" t="s">
+      <c r="B371" s="170" t="s">
         <v>544</v>
       </c>
-      <c r="D371" s="92" t="s">
+      <c r="C371" s="171" t="s">
         <v>545</v>
       </c>
-      <c r="E371" s="93" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="D371" s="172" t="s">
+        <v>546</v>
+      </c>
+      <c r="E371" s="117" t="n">
+        <v>11820</v>
+      </c>
+      <c r="F371" s="31" t="n">
+        <v>14184</v>
       </c>
       <c r="G371" s="4"/>
-      <c r="H371" s="34"/>
-[...1 lines deleted...]
-    <row r="372" spans="1:8" s="22" customFormat="1" ht="28.5" customHeight="1">
+      <c r="H371" s="32"/>
+    </row>
+    <row r="372" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A372" s="169" t="s">
+        <v>547</v>
+      </c>
+      <c r="B372" s="170" t="s">
+        <v>548</v>
+      </c>
+      <c r="C372" s="171" t="s">
+        <v>549</v>
+      </c>
+      <c r="D372" s="172" t="s">
         <v>546</v>
       </c>
-      <c r="B372" s="170" t="s">
-[...12 lines deleted...]
-        <v>13068</v>
+      <c r="E372" s="117" t="n">
+        <v>4900</v>
+      </c>
+      <c r="F372" s="31" t="n">
+        <v>5880</v>
       </c>
       <c r="G372" s="4"/>
-      <c r="H372" s="34"/>
-[...1 lines deleted...]
-    <row r="373" spans="1:8" s="22" customFormat="1" ht="28.5" customHeight="1">
+      <c r="H372" s="32"/>
+    </row>
+    <row r="373" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A373" s="169" t="s">
         <v>550</v>
       </c>
       <c r="B373" s="170" t="s">
         <v>551</v>
       </c>
       <c r="C373" s="171" t="s">
         <v>552</v>
       </c>
-      <c r="D373" s="172" t="s">
-[...6 lines deleted...]
-        <v>5412</v>
+      <c r="D373" s="173" t="s">
+        <v>553</v>
+      </c>
+      <c r="E373" s="117" t="n">
+        <v>103740</v>
+      </c>
+      <c r="F373" s="31" t="n">
+        <v>124488</v>
       </c>
       <c r="G373" s="4"/>
-      <c r="H373" s="34"/>
-[...5 lines deleted...]
-      <c r="B374" s="170" t="s">
+      <c r="H373" s="32"/>
+    </row>
+    <row r="374" s="20" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A374" s="174" t="s">
         <v>554</v>
       </c>
-      <c r="C374" s="171" t="s">
+      <c r="B374" s="175" t="s">
         <v>555</v>
       </c>
-      <c r="D374" s="173" t="s">
+      <c r="C374" s="176" t="s">
         <v>556</v>
       </c>
-      <c r="E374" s="117">
-[...3 lines deleted...]
-        <v>114732</v>
+      <c r="D374" s="177" t="s">
+        <v>546</v>
+      </c>
+      <c r="E374" s="117" t="n">
+        <v>451</v>
+      </c>
+      <c r="F374" s="31" t="n">
+        <v>541.2</v>
       </c>
       <c r="G374" s="4"/>
-      <c r="H374" s="34"/>
-[...2 lines deleted...]
-      <c r="A375" s="174" t="s">
+      <c r="H374" s="32"/>
+    </row>
+    <row r="375" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A375" s="178" t="s">
         <v>557</v>
       </c>
-      <c r="B375" s="175" t="s">
+      <c r="B375" s="179" t="s">
         <v>558</v>
       </c>
-      <c r="C375" s="176" t="s">
+      <c r="C375" s="179"/>
+      <c r="D375" s="179"/>
+      <c r="E375" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F375" s="17"/>
+      <c r="G375" s="4"/>
+      <c r="H375" s="32"/>
+    </row>
+    <row r="376" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A376" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" s="91" t="s">
         <v>559</v>
       </c>
-      <c r="D375" s="177" t="s">
-[...12 lines deleted...]
-      <c r="A376" s="178" t="s">
+      <c r="C376" s="91" t="s">
         <v>560</v>
       </c>
-      <c r="B376" s="269" t="s">
+      <c r="D376" s="92" t="s">
         <v>561</v>
       </c>
-      <c r="C376" s="269"/>
-[...4 lines deleted...]
-      <c r="F376" s="264"/>
+      <c r="E376" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" s="25" t="s">
+        <v>13</v>
+      </c>
       <c r="G376" s="4"/>
-      <c r="H376" s="34"/>
-[...5 lines deleted...]
-      <c r="B377" s="91" t="s">
+      <c r="H376" s="32"/>
+    </row>
+    <row r="377" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A377" s="180" t="s">
         <v>562</v>
       </c>
-      <c r="C377" s="91" t="s">
+      <c r="B377" s="181" t="s">
         <v>563</v>
       </c>
-      <c r="D377" s="92" t="s">
+      <c r="C377" s="182" t="s">
         <v>564</v>
       </c>
-      <c r="E377" s="93" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="D377" s="181" t="s">
+        <v>565</v>
+      </c>
+      <c r="E377" s="117" t="n">
+        <v>2700</v>
+      </c>
+      <c r="F377" s="31" t="n">
+        <v>3240</v>
       </c>
       <c r="G377" s="4"/>
-      <c r="H377" s="34"/>
-[...5 lines deleted...]
-      <c r="B378" s="180" t="s">
+      <c r="H377" s="32"/>
+    </row>
+    <row r="378" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A378" s="183" t="s">
         <v>566</v>
       </c>
-      <c r="C378" s="181" t="s">
+      <c r="B378" s="173" t="s">
         <v>567</v>
       </c>
-      <c r="D378" s="180" t="s">
+      <c r="C378" s="184" t="s">
         <v>568</v>
       </c>
-      <c r="E378" s="117">
-[...3 lines deleted...]
-        <v>2976</v>
+      <c r="D378" s="173" t="s">
+        <v>569</v>
+      </c>
+      <c r="E378" s="117" t="n">
+        <v>3210</v>
+      </c>
+      <c r="F378" s="31" t="n">
+        <v>3852</v>
       </c>
       <c r="G378" s="4"/>
-      <c r="H378" s="34"/>
-[...3 lines deleted...]
-        <v>569</v>
+      <c r="H378" s="32"/>
+    </row>
+    <row r="379" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A379" s="183" t="s">
+        <v>570</v>
       </c>
       <c r="B379" s="173" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="C379" s="183" t="s">
         <v>571</v>
       </c>
+      <c r="C379" s="185" t="s">
+        <v>572</v>
+      </c>
       <c r="D379" s="173" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>3540</v>
+        <v>573</v>
+      </c>
+      <c r="E379" s="117" t="n">
+        <v>4420</v>
+      </c>
+      <c r="F379" s="31" t="n">
+        <v>5304</v>
       </c>
       <c r="G379" s="4"/>
-      <c r="H379" s="34"/>
-[...2 lines deleted...]
-      <c r="A380" s="182" t="s">
+      <c r="H379" s="32"/>
+    </row>
+    <row r="380" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A380" s="183" t="s">
+        <v>574</v>
+      </c>
+      <c r="B380" s="186" t="s">
+        <v>571</v>
+      </c>
+      <c r="C380" s="185" t="s">
+        <v>575</v>
+      </c>
+      <c r="D380" s="173" t="s">
         <v>573</v>
       </c>
-      <c r="B380" s="173" t="s">
-[...5 lines deleted...]
-      <c r="D380" s="173" t="s">
+      <c r="E380" s="117" t="n">
+        <v>4550</v>
+      </c>
+      <c r="F380" s="31" t="n">
+        <v>5460</v>
+      </c>
+      <c r="G380" s="4"/>
+      <c r="H380" s="32"/>
+    </row>
+    <row r="381" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A381" s="183" t="s">
         <v>576</v>
       </c>
-      <c r="E380" s="117">
-[...9 lines deleted...]
-      <c r="A381" s="182" t="s">
+      <c r="B381" s="173" t="s">
+        <v>571</v>
+      </c>
+      <c r="C381" s="185" t="s">
         <v>577</v>
       </c>
-      <c r="B381" s="185" t="s">
-[...2 lines deleted...]
-      <c r="C381" s="184" t="s">
+      <c r="D381" s="173" t="s">
         <v>578</v>
       </c>
-      <c r="D381" s="173" t="s">
-[...6 lines deleted...]
-        <v>5028</v>
+      <c r="E381" s="117" t="n">
+        <v>5890</v>
+      </c>
+      <c r="F381" s="31" t="n">
+        <v>7068</v>
       </c>
       <c r="G381" s="4"/>
-      <c r="H381" s="34"/>
-[...2 lines deleted...]
-      <c r="A382" s="182" t="s">
+      <c r="H381" s="32"/>
+    </row>
+    <row r="382" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A382" s="183" t="s">
         <v>579</v>
       </c>
       <c r="B382" s="173" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C382" s="184" t="s">
         <v>580</v>
       </c>
+      <c r="C382" s="185" t="s">
+        <v>581</v>
+      </c>
       <c r="D382" s="173" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>6504</v>
+        <v>573</v>
+      </c>
+      <c r="E382" s="117" t="n">
+        <v>5530</v>
+      </c>
+      <c r="F382" s="31" t="n">
+        <v>6636</v>
       </c>
       <c r="G382" s="4"/>
-      <c r="H382" s="34"/>
-[...2 lines deleted...]
-      <c r="A383" s="182" t="s">
+      <c r="H382" s="32"/>
+    </row>
+    <row r="383" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A383" s="183" t="s">
         <v>582</v>
       </c>
       <c r="B383" s="173" t="s">
         <v>583</v>
       </c>
-      <c r="C383" s="184" t="s">
+      <c r="C383" s="173" t="s">
         <v>584</v>
       </c>
       <c r="D383" s="173" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>6108</v>
+        <v>565</v>
+      </c>
+      <c r="E383" s="117" t="n">
+        <v>3380</v>
+      </c>
+      <c r="F383" s="31" t="n">
+        <v>4056</v>
       </c>
       <c r="G383" s="4"/>
-      <c r="H383" s="34"/>
-[...2 lines deleted...]
-      <c r="A384" s="182" t="s">
+      <c r="H383" s="32"/>
+    </row>
+    <row r="384" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A384" s="183" t="s">
         <v>585</v>
       </c>
       <c r="B384" s="173" t="s">
         <v>586</v>
       </c>
       <c r="C384" s="173" t="s">
         <v>587</v>
       </c>
       <c r="D384" s="173" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>3732</v>
+        <v>588</v>
+      </c>
+      <c r="E384" s="117" t="n">
+        <v>3380</v>
+      </c>
+      <c r="F384" s="31" t="n">
+        <v>4056</v>
       </c>
       <c r="G384" s="4"/>
-      <c r="H384" s="34"/>
-[...3 lines deleted...]
-        <v>588</v>
+      <c r="H384" s="32"/>
+    </row>
+    <row r="385" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A385" s="183" t="s">
+        <v>589</v>
       </c>
       <c r="B385" s="173" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C385" s="173" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="D385" s="173" t="s">
+        <v>569</v>
+      </c>
+      <c r="E385" s="117" t="n">
+        <v>3680</v>
+      </c>
+      <c r="F385" s="31" t="n">
+        <v>4416</v>
+      </c>
+      <c r="G385" s="4"/>
+      <c r="H385" s="32"/>
+    </row>
+    <row r="386" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A386" s="183" t="s">
         <v>591</v>
       </c>
-      <c r="E385" s="117">
-[...9 lines deleted...]
-      <c r="A386" s="182" t="s">
+      <c r="B386" s="173" t="s">
         <v>592</v>
       </c>
-      <c r="B386" s="173" t="s">
+      <c r="C386" s="173" t="s">
         <v>593</v>
       </c>
-      <c r="C386" s="173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" s="173" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>4068</v>
+        <v>594</v>
+      </c>
+      <c r="E386" s="117" t="n">
+        <v>5250</v>
+      </c>
+      <c r="F386" s="31" t="n">
+        <v>6300</v>
       </c>
       <c r="G386" s="4"/>
-      <c r="H386" s="34"/>
-[...3 lines deleted...]
-        <v>594</v>
+      <c r="H386" s="32"/>
+    </row>
+    <row r="387" s="20" customFormat="true" ht="60" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A387" s="183" t="s">
+        <v>595</v>
       </c>
       <c r="B387" s="173" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C387" s="173" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D387" s="173" t="s">
+        <v>598</v>
+      </c>
+      <c r="E387" s="117" t="n">
+        <v>3700</v>
+      </c>
+      <c r="F387" s="31" t="n">
+        <v>4440</v>
+      </c>
+      <c r="G387" s="4"/>
+      <c r="H387" s="32"/>
+    </row>
+    <row r="388" s="20" customFormat="true" ht="60" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A388" s="183" t="s">
+        <v>599</v>
+      </c>
+      <c r="B388" s="173" t="s">
+        <v>600</v>
+      </c>
+      <c r="C388" s="173" t="s">
         <v>597</v>
-      </c>
-[...17 lines deleted...]
-        <v>600</v>
       </c>
       <c r="D388" s="173" t="s">
         <v>601</v>
       </c>
-      <c r="E388" s="117">
-[...3 lines deleted...]
-        <v>4092</v>
+      <c r="E388" s="117" t="n">
+        <v>4570</v>
+      </c>
+      <c r="F388" s="31" t="n">
+        <v>5484</v>
       </c>
       <c r="G388" s="4"/>
-      <c r="H388" s="34"/>
-[...2 lines deleted...]
-      <c r="A389" s="182" t="s">
+      <c r="H388" s="32"/>
+    </row>
+    <row r="389" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A389" s="183" t="s">
         <v>602</v>
       </c>
       <c r="B389" s="173" t="s">
         <v>603</v>
       </c>
-      <c r="C389" s="173" t="s">
-[...2 lines deleted...]
-      <c r="D389" s="173" t="s">
+      <c r="C389" s="185" t="s">
+        <v>575</v>
+      </c>
+      <c r="D389" s="127" t="s">
         <v>604</v>
       </c>
-      <c r="E389" s="117">
-[...3 lines deleted...]
-        <v>5052</v>
+      <c r="E389" s="117" t="n">
+        <v>6180</v>
+      </c>
+      <c r="F389" s="31" t="n">
+        <v>7416</v>
       </c>
       <c r="G389" s="4"/>
-      <c r="H389" s="34"/>
-[...2 lines deleted...]
-      <c r="A390" s="182" t="s">
+      <c r="H389" s="32"/>
+    </row>
+    <row r="390" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A390" s="183" t="s">
         <v>605</v>
       </c>
       <c r="B390" s="173" t="s">
         <v>606</v>
       </c>
-      <c r="C390" s="184" t="s">
-        <v>578</v>
+      <c r="C390" s="185" t="s">
+        <v>575</v>
       </c>
       <c r="D390" s="127" t="s">
         <v>607</v>
       </c>
-      <c r="E390" s="117">
-[...3 lines deleted...]
-        <v>6828</v>
+      <c r="E390" s="117" t="n">
+        <v>6180</v>
+      </c>
+      <c r="F390" s="31" t="n">
+        <v>7416</v>
       </c>
       <c r="G390" s="4"/>
-      <c r="H390" s="34"/>
-[...2 lines deleted...]
-      <c r="A391" s="182" t="s">
+      <c r="H390" s="32"/>
+    </row>
+    <row r="391" s="20" customFormat="true" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A391" s="183" t="s">
         <v>608</v>
       </c>
       <c r="B391" s="173" t="s">
         <v>609</v>
       </c>
-      <c r="C391" s="184" t="s">
-        <v>578</v>
+      <c r="C391" s="185" t="s">
+        <v>575</v>
       </c>
       <c r="D391" s="127" t="s">
         <v>610</v>
       </c>
-      <c r="E391" s="117">
-[...3 lines deleted...]
-        <v>6828</v>
+      <c r="E391" s="117" t="n">
+        <v>6180</v>
+      </c>
+      <c r="F391" s="31" t="n">
+        <v>7416</v>
       </c>
       <c r="G391" s="4"/>
-      <c r="H391" s="34"/>
-[...2 lines deleted...]
-      <c r="A392" s="182" t="s">
+      <c r="H391" s="32"/>
+    </row>
+    <row r="392" s="8" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A392" s="183" t="s">
         <v>611</v>
       </c>
-      <c r="B392" s="173" t="s">
+      <c r="B392" s="187" t="s">
         <v>612</v>
       </c>
-      <c r="C392" s="184" t="s">
-[...2 lines deleted...]
-      <c r="D392" s="127" t="s">
+      <c r="C392" s="187" t="s">
         <v>613</v>
       </c>
-      <c r="E392" s="117">
-[...3 lines deleted...]
-        <v>6828</v>
+      <c r="D392" s="187" t="s">
+        <v>614</v>
+      </c>
+      <c r="E392" s="117" t="n">
+        <v>4760</v>
+      </c>
+      <c r="F392" s="31" t="n">
+        <v>5712</v>
       </c>
       <c r="G392" s="4"/>
-      <c r="H392" s="34"/>
-[...5 lines deleted...]
-      <c r="B393" s="173" t="s">
+      <c r="H392" s="32"/>
+    </row>
+    <row r="393" s="8" customFormat="true" ht="70.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A393" s="183" t="s">
         <v>615</v>
       </c>
-      <c r="C393" s="173" t="s">
+      <c r="B393" s="187" t="s">
         <v>616</v>
       </c>
-      <c r="D393" s="173" t="s">
+      <c r="C393" s="187"/>
+      <c r="D393" s="187" t="s">
         <v>617</v>
       </c>
-      <c r="E393" s="117">
-[...3 lines deleted...]
-        <v>8892</v>
+      <c r="E393" s="117" t="n">
+        <v>22650</v>
+      </c>
+      <c r="F393" s="31" t="n">
+        <v>27180</v>
       </c>
       <c r="G393" s="4"/>
-      <c r="H393" s="34"/>
-[...2 lines deleted...]
-      <c r="A394" s="182" t="s">
+      <c r="H393" s="32"/>
+    </row>
+    <row r="394" s="8" customFormat="true" ht="33" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A394" s="183" t="s">
         <v>618</v>
       </c>
-      <c r="B394" s="173" t="s">
+      <c r="B394" s="187" t="s">
         <v>619</v>
       </c>
-      <c r="C394" s="173" t="s">
-[...2 lines deleted...]
-      <c r="D394" s="127" t="s">
+      <c r="C394" s="187" t="s">
         <v>620</v>
       </c>
-      <c r="E394" s="117">
-[...3 lines deleted...]
-        <v>8892</v>
+      <c r="D394" s="187" t="s">
+        <v>621</v>
+      </c>
+      <c r="E394" s="117" t="n">
+        <v>19040</v>
+      </c>
+      <c r="F394" s="31" t="n">
+        <v>22848</v>
       </c>
       <c r="G394" s="4"/>
-      <c r="H394" s="34"/>
-[...2 lines deleted...]
-      <c r="A395" s="182" t="s">
+      <c r="H394" s="32"/>
+    </row>
+    <row r="395" s="8" customFormat="true" ht="48.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A395" s="183" t="s">
+        <v>622</v>
+      </c>
+      <c r="B395" s="187" t="s">
+        <v>623</v>
+      </c>
+      <c r="C395" s="188"/>
+      <c r="D395" s="142" t="s">
+        <v>624</v>
+      </c>
+      <c r="E395" s="117" t="n">
+        <v>10320</v>
+      </c>
+      <c r="F395" s="31" t="n">
+        <v>12384</v>
+      </c>
+      <c r="G395" s="4"/>
+      <c r="H395" s="32"/>
+    </row>
+    <row r="396" s="8" customFormat="true" ht="49.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A396" s="183" t="s">
+        <v>625</v>
+      </c>
+      <c r="B396" s="173" t="s">
+        <v>626</v>
+      </c>
+      <c r="C396" s="189"/>
+      <c r="D396" s="127" t="s">
+        <v>627</v>
+      </c>
+      <c r="E396" s="117" t="n">
+        <v>9770</v>
+      </c>
+      <c r="F396" s="31" t="n">
+        <v>11724</v>
+      </c>
+      <c r="G396" s="4"/>
+      <c r="H396" s="32"/>
+    </row>
+    <row r="397" s="8" customFormat="true" ht="39.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="183" t="s">
+        <v>628</v>
+      </c>
+      <c r="B397" s="173" t="s">
         <v>621</v>
       </c>
-      <c r="B395" s="186" t="s">
-[...43 lines deleted...]
-      <c r="B397" s="186" t="s">
+      <c r="C397" s="189"/>
+      <c r="D397" s="173" t="s">
         <v>629</v>
       </c>
-      <c r="C397" s="186" t="s">
+      <c r="E397" s="117" t="n">
+        <v>3750</v>
+      </c>
+      <c r="F397" s="31" t="n">
+        <v>4500</v>
+      </c>
+      <c r="G397" s="4"/>
+      <c r="H397" s="32"/>
+    </row>
+    <row r="398" s="8" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A398" s="190" t="s">
         <v>630</v>
       </c>
-      <c r="D397" s="186" t="s">
+      <c r="B398" s="191" t="s">
         <v>631</v>
       </c>
-      <c r="E397" s="117">
-[...9 lines deleted...]
-      <c r="A398" s="182" t="s">
+      <c r="C398" s="191"/>
+      <c r="D398" s="191"/>
+      <c r="E398" s="117" t="n">
+        <v>810</v>
+      </c>
+      <c r="F398" s="31" t="n">
+        <v>972</v>
+      </c>
+      <c r="G398" s="4"/>
+      <c r="H398" s="32"/>
+    </row>
+    <row r="399" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A399" s="192" t="s">
         <v>632</v>
       </c>
-      <c r="B398" s="186" t="s">
-[...2 lines deleted...]
-      <c r="C398" s="186" t="s">
+      <c r="B399" s="157" t="s">
         <v>633</v>
       </c>
-      <c r="D398" s="186" t="s">
+      <c r="C399" s="157"/>
+      <c r="D399" s="157"/>
+      <c r="E399" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F399" s="17"/>
+      <c r="G399" s="4"/>
+      <c r="H399" s="32"/>
+    </row>
+    <row r="400" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A400" s="120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B400" s="121" t="s">
+        <v>559</v>
+      </c>
+      <c r="C400" s="194" t="s">
+        <v>541</v>
+      </c>
+      <c r="D400" s="121" t="s">
+        <v>473</v>
+      </c>
+      <c r="E400" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G400" s="4"/>
+      <c r="H400" s="32"/>
+    </row>
+    <row r="401" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A401" s="195" t="s">
         <v>634</v>
       </c>
-      <c r="E398" s="117">
-[...9 lines deleted...]
-      <c r="A399" s="182" t="s">
+      <c r="B401" s="196" t="s">
         <v>635</v>
       </c>
-      <c r="B399" s="186" t="s">
-[...3 lines deleted...]
-      <c r="D399" s="142" t="s">
+      <c r="C401" s="197" t="s">
         <v>636</v>
       </c>
-      <c r="E399" s="117">
-[...9 lines deleted...]
-      <c r="A400" s="182" t="s">
+      <c r="D401" s="198" t="s">
         <v>637</v>
       </c>
-      <c r="B400" s="173" t="s">
-[...3 lines deleted...]
-      <c r="D400" s="127" t="s">
+      <c r="E401" s="117" t="n">
+        <v>220</v>
+      </c>
+      <c r="F401" s="31" t="n">
+        <v>264</v>
+      </c>
+      <c r="G401" s="4"/>
+      <c r="H401" s="32"/>
+    </row>
+    <row r="402" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A402" s="199" t="s">
         <v>638</v>
       </c>
-      <c r="E400" s="117">
-[...9 lines deleted...]
-      <c r="A401" s="182" t="s">
+      <c r="B402" s="162" t="s">
+        <v>635</v>
+      </c>
+      <c r="C402" s="197"/>
+      <c r="D402" s="172" t="s">
         <v>639</v>
       </c>
-      <c r="B401" s="173" t="s">
-[...3 lines deleted...]
-      <c r="D401" s="173" t="s">
+      <c r="E402" s="117" t="n">
+        <v>575</v>
+      </c>
+      <c r="F402" s="31" t="n">
+        <v>690</v>
+      </c>
+      <c r="G402" s="4"/>
+      <c r="H402" s="32"/>
+    </row>
+    <row r="403" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A403" s="199" t="s">
         <v>640</v>
       </c>
-      <c r="E401" s="117">
-[...9 lines deleted...]
-      <c r="A402" s="188" t="s">
+      <c r="B403" s="162" t="s">
         <v>641</v>
       </c>
-      <c r="B402" s="270" t="s">
+      <c r="C403" s="200" t="s">
         <v>642</v>
       </c>
-      <c r="C402" s="270"/>
-[...1 lines deleted...]
-      <c r="E402" s="117">
+      <c r="D403" s="172" t="s">
+        <v>639</v>
+      </c>
+      <c r="E403" s="117" t="n">
+        <v>4970</v>
+      </c>
+      <c r="F403" s="31" t="n">
+        <v>5964</v>
+      </c>
+      <c r="G403" s="4"/>
+      <c r="H403" s="32"/>
+    </row>
+    <row r="404" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A404" s="199" t="s">
+        <v>643</v>
+      </c>
+      <c r="B404" s="201" t="s">
+        <v>644</v>
+      </c>
+      <c r="C404" s="200" t="s">
+        <v>645</v>
+      </c>
+      <c r="D404" s="172" t="s">
+        <v>646</v>
+      </c>
+      <c r="E404" s="117" t="n">
+        <v>3270</v>
+      </c>
+      <c r="F404" s="31" t="n">
+        <v>3924</v>
+      </c>
+      <c r="G404" s="4"/>
+      <c r="H404" s="32"/>
+    </row>
+    <row r="405" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A405" s="199" t="s">
+        <v>647</v>
+      </c>
+      <c r="B405" s="201" t="s">
+        <v>648</v>
+      </c>
+      <c r="C405" s="200" t="s">
+        <v>649</v>
+      </c>
+      <c r="D405" s="172" t="s">
+        <v>650</v>
+      </c>
+      <c r="E405" s="117" t="n">
+        <v>760</v>
+      </c>
+      <c r="F405" s="31" t="n">
+        <v>912</v>
+      </c>
+      <c r="G405" s="4"/>
+      <c r="H405" s="32"/>
+    </row>
+    <row r="406" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A406" s="199" t="s">
+        <v>651</v>
+      </c>
+      <c r="B406" s="201" t="s">
+        <v>652</v>
+      </c>
+      <c r="C406" s="200" t="s">
+        <v>653</v>
+      </c>
+      <c r="D406" s="172" t="s">
+        <v>654</v>
+      </c>
+      <c r="E406" s="117" t="n">
+        <v>69.7</v>
+      </c>
+      <c r="F406" s="31" t="n">
+        <v>83.64</v>
+      </c>
+      <c r="G406" s="4"/>
+      <c r="H406" s="32"/>
+    </row>
+    <row r="407" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A407" s="199" t="s">
+        <v>655</v>
+      </c>
+      <c r="B407" s="162" t="s">
+        <v>656</v>
+      </c>
+      <c r="C407" s="200" t="s">
+        <v>657</v>
+      </c>
+      <c r="D407" s="172" t="s">
+        <v>658</v>
+      </c>
+      <c r="E407" s="117" t="n">
+        <v>1180</v>
+      </c>
+      <c r="F407" s="31" t="n">
+        <v>1416</v>
+      </c>
+      <c r="G407" s="4"/>
+      <c r="H407" s="32"/>
+    </row>
+    <row r="408" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A408" s="202" t="s">
+        <v>659</v>
+      </c>
+      <c r="B408" s="162" t="s">
+        <v>660</v>
+      </c>
+      <c r="C408" s="200" t="s">
+        <v>661</v>
+      </c>
+      <c r="D408" s="172" t="s">
+        <v>662</v>
+      </c>
+      <c r="E408" s="117" t="n">
+        <v>113</v>
+      </c>
+      <c r="F408" s="31" t="n">
+        <v>135.6</v>
+      </c>
+      <c r="G408" s="4"/>
+      <c r="H408" s="32"/>
+    </row>
+    <row r="409" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A409" s="202" t="s">
+        <v>663</v>
+      </c>
+      <c r="B409" s="162" t="s">
+        <v>664</v>
+      </c>
+      <c r="C409" s="200" t="s">
+        <v>665</v>
+      </c>
+      <c r="D409" s="172" t="s">
+        <v>662</v>
+      </c>
+      <c r="E409" s="117" t="n">
+        <v>15.1</v>
+      </c>
+      <c r="F409" s="31" t="n">
+        <v>18.12</v>
+      </c>
+      <c r="G409" s="4"/>
+      <c r="H409" s="32"/>
+    </row>
+    <row r="410" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A410" s="199" t="s">
+        <v>666</v>
+      </c>
+      <c r="B410" s="162" t="s">
+        <v>667</v>
+      </c>
+      <c r="C410" s="200" t="s">
+        <v>668</v>
+      </c>
+      <c r="D410" s="172" t="s">
+        <v>658</v>
+      </c>
+      <c r="E410" s="117" t="n">
+        <v>108</v>
+      </c>
+      <c r="F410" s="31" t="n">
+        <v>129.6</v>
+      </c>
+      <c r="G410" s="4"/>
+      <c r="H410" s="32"/>
+    </row>
+    <row r="411" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A411" s="199" t="s">
+        <v>669</v>
+      </c>
+      <c r="B411" s="162" t="s">
+        <v>670</v>
+      </c>
+      <c r="C411" s="200" t="s">
+        <v>671</v>
+      </c>
+      <c r="D411" s="172" t="s">
+        <v>658</v>
+      </c>
+      <c r="E411" s="117" t="n">
+        <v>591</v>
+      </c>
+      <c r="F411" s="31" t="n">
+        <v>709.2</v>
+      </c>
+      <c r="G411" s="4"/>
+      <c r="H411" s="32"/>
+    </row>
+    <row r="412" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A412" s="199" t="s">
+        <v>672</v>
+      </c>
+      <c r="B412" s="162" t="s">
+        <v>673</v>
+      </c>
+      <c r="C412" s="200" t="s">
+        <v>671</v>
+      </c>
+      <c r="D412" s="172" t="s">
+        <v>674</v>
+      </c>
+      <c r="E412" s="117" t="n">
+        <v>1110</v>
+      </c>
+      <c r="F412" s="31" t="n">
+        <v>1332</v>
+      </c>
+      <c r="G412" s="4"/>
+      <c r="H412" s="32"/>
+    </row>
+    <row r="413" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A413" s="199" t="s">
+        <v>675</v>
+      </c>
+      <c r="B413" s="162" t="s">
+        <v>676</v>
+      </c>
+      <c r="C413" s="200" t="s">
+        <v>677</v>
+      </c>
+      <c r="D413" s="172" t="s">
+        <v>470</v>
+      </c>
+      <c r="E413" s="117" t="n">
+        <v>171</v>
+      </c>
+      <c r="F413" s="31" t="n">
+        <v>205.2</v>
+      </c>
+      <c r="G413" s="4"/>
+      <c r="H413" s="32"/>
+    </row>
+    <row r="414" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A414" s="199" t="s">
+        <v>678</v>
+      </c>
+      <c r="B414" s="162" t="s">
+        <v>679</v>
+      </c>
+      <c r="C414" s="200" t="s">
+        <v>680</v>
+      </c>
+      <c r="D414" s="172" t="s">
+        <v>470</v>
+      </c>
+      <c r="E414" s="117" t="n">
+        <v>188</v>
+      </c>
+      <c r="F414" s="31" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="G414" s="4"/>
+      <c r="H414" s="32"/>
+    </row>
+    <row r="415" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A415" s="199" t="s">
+        <v>681</v>
+      </c>
+      <c r="B415" s="203" t="s">
+        <v>682</v>
+      </c>
+      <c r="C415" s="204" t="s">
+        <v>683</v>
+      </c>
+      <c r="D415" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E415" s="117" t="n">
+        <v>3530</v>
+      </c>
+      <c r="F415" s="31" t="n">
+        <v>4236</v>
+      </c>
+      <c r="G415" s="4"/>
+      <c r="H415" s="32"/>
+    </row>
+    <row r="416" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A416" s="199" t="s">
+        <v>684</v>
+      </c>
+      <c r="B416" s="203" t="s">
+        <v>685</v>
+      </c>
+      <c r="C416" s="204" t="s">
+        <v>686</v>
+      </c>
+      <c r="D416" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E416" s="117" t="n">
+        <v>1100</v>
+      </c>
+      <c r="F416" s="31" t="n">
+        <v>1320</v>
+      </c>
+      <c r="G416" s="4"/>
+      <c r="H416" s="32"/>
+    </row>
+    <row r="417" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A417" s="199" t="s">
+        <v>687</v>
+      </c>
+      <c r="B417" s="203" t="s">
+        <v>688</v>
+      </c>
+      <c r="C417" s="204" t="s">
+        <v>689</v>
+      </c>
+      <c r="D417" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E417" s="117" t="n">
+        <v>397</v>
+      </c>
+      <c r="F417" s="31" t="n">
+        <v>476.4</v>
+      </c>
+      <c r="G417" s="4"/>
+      <c r="H417" s="32"/>
+    </row>
+    <row r="418" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A418" s="199" t="s">
+        <v>690</v>
+      </c>
+      <c r="B418" s="203" t="s">
+        <v>691</v>
+      </c>
+      <c r="C418" s="204" t="s">
+        <v>692</v>
+      </c>
+      <c r="D418" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E418" s="117" t="n">
+        <v>400</v>
+      </c>
+      <c r="F418" s="144" t="n">
+        <v>480</v>
+      </c>
+      <c r="G418" s="4"/>
+      <c r="H418" s="32"/>
+    </row>
+    <row r="419" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A419" s="199" t="s">
+        <v>693</v>
+      </c>
+      <c r="B419" s="203" t="s">
+        <v>694</v>
+      </c>
+      <c r="C419" s="204" t="s">
+        <v>695</v>
+      </c>
+      <c r="D419" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E419" s="117" t="n">
+        <v>425</v>
+      </c>
+      <c r="F419" s="144" t="n">
+        <v>510</v>
+      </c>
+      <c r="G419" s="4"/>
+      <c r="H419" s="32"/>
+    </row>
+    <row r="420" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A420" s="199" t="s">
+        <v>696</v>
+      </c>
+      <c r="B420" s="203" t="s">
+        <v>697</v>
+      </c>
+      <c r="C420" s="204" t="s">
+        <v>698</v>
+      </c>
+      <c r="D420" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E420" s="117" t="n">
+        <v>533</v>
+      </c>
+      <c r="F420" s="144" t="n">
+        <v>639.6</v>
+      </c>
+      <c r="G420" s="4"/>
+      <c r="H420" s="32"/>
+    </row>
+    <row r="421" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A421" s="199" t="s">
+        <v>699</v>
+      </c>
+      <c r="B421" s="203" t="s">
+        <v>700</v>
+      </c>
+      <c r="C421" s="204" t="s">
+        <v>701</v>
+      </c>
+      <c r="D421" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E421" s="117" t="n">
+        <v>359</v>
+      </c>
+      <c r="F421" s="144" t="n">
+        <v>430.8</v>
+      </c>
+      <c r="G421" s="4"/>
+      <c r="H421" s="32"/>
+    </row>
+    <row r="422" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A422" s="199" t="s">
+        <v>702</v>
+      </c>
+      <c r="B422" s="203" t="s">
+        <v>703</v>
+      </c>
+      <c r="C422" s="204" t="s">
+        <v>704</v>
+      </c>
+      <c r="D422" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E422" s="117" t="n">
+        <v>791</v>
+      </c>
+      <c r="F422" s="144" t="n">
+        <v>949.2</v>
+      </c>
+      <c r="G422" s="4"/>
+      <c r="H422" s="32"/>
+    </row>
+    <row r="423" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A423" s="199" t="s">
+        <v>705</v>
+      </c>
+      <c r="B423" s="203" t="s">
+        <v>706</v>
+      </c>
+      <c r="C423" s="204" t="s">
+        <v>707</v>
+      </c>
+      <c r="D423" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E423" s="117" t="n">
+        <v>1160</v>
+      </c>
+      <c r="F423" s="144" t="n">
+        <v>1392</v>
+      </c>
+      <c r="G423" s="4"/>
+      <c r="H423" s="32"/>
+    </row>
+    <row r="424" customFormat="false" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A424" s="199" t="s">
+        <v>708</v>
+      </c>
+      <c r="B424" s="203" t="s">
+        <v>709</v>
+      </c>
+      <c r="C424" s="204" t="s">
+        <v>710</v>
+      </c>
+      <c r="D424" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E424" s="117" t="n">
+        <v>433</v>
+      </c>
+      <c r="F424" s="144" t="n">
+        <v>519.6</v>
+      </c>
+      <c r="H424" s="32"/>
+    </row>
+    <row r="425" customFormat="false" ht="27.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A425" s="199" t="s">
+        <v>711</v>
+      </c>
+      <c r="B425" s="203" t="s">
+        <v>709</v>
+      </c>
+      <c r="C425" s="204" t="s">
+        <v>712</v>
+      </c>
+      <c r="D425" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="E425" s="117" t="n">
+        <v>721</v>
+      </c>
+      <c r="F425" s="144" t="n">
+        <v>865.2</v>
+      </c>
+      <c r="H425" s="32"/>
+    </row>
+    <row r="426" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A426" s="199" t="s">
+        <v>713</v>
+      </c>
+      <c r="B426" s="203" t="s">
+        <v>714</v>
+      </c>
+      <c r="C426" s="204" t="s">
+        <v>715</v>
+      </c>
+      <c r="D426" s="205" t="s">
+        <v>546</v>
+      </c>
+      <c r="E426" s="117" t="n">
+        <v>1110</v>
+      </c>
+      <c r="F426" s="144" t="n">
+        <v>1332</v>
+      </c>
+      <c r="G426" s="4"/>
+      <c r="H426" s="32"/>
+    </row>
+    <row r="427" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A427" s="199" t="s">
+        <v>716</v>
+      </c>
+      <c r="B427" s="200" t="s">
+        <v>717</v>
+      </c>
+      <c r="C427" s="200"/>
+      <c r="D427" s="172" t="s">
+        <v>546</v>
+      </c>
+      <c r="E427" s="117" t="n">
+        <v>172</v>
+      </c>
+      <c r="F427" s="31" t="n">
+        <v>206.4</v>
+      </c>
+      <c r="G427" s="4"/>
+      <c r="H427" s="32"/>
+    </row>
+    <row r="428" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A428" s="206" t="s">
+        <v>718</v>
+      </c>
+      <c r="B428" s="207" t="s">
+        <v>719</v>
+      </c>
+      <c r="C428" s="207" t="s">
+        <v>720</v>
+      </c>
+      <c r="D428" s="208" t="s">
+        <v>721</v>
+      </c>
+      <c r="E428" s="117" t="n">
+        <v>655</v>
+      </c>
+      <c r="F428" s="31" t="n">
+        <v>786</v>
+      </c>
+      <c r="G428" s="4"/>
+      <c r="H428" s="32"/>
+    </row>
+    <row r="429" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A429" s="190" t="s">
+        <v>722</v>
+      </c>
+      <c r="B429" s="209" t="s">
+        <v>723</v>
+      </c>
+      <c r="C429" s="210" t="s">
+        <v>724</v>
+      </c>
+      <c r="D429" s="211" t="s">
+        <v>721</v>
+      </c>
+      <c r="E429" s="117" t="n">
+        <v>550</v>
+      </c>
+      <c r="F429" s="31" t="n">
+        <v>660</v>
+      </c>
+      <c r="G429" s="4"/>
+      <c r="H429" s="32"/>
+    </row>
+    <row r="430" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A430" s="212" t="s">
+        <v>632</v>
+      </c>
+      <c r="B430" s="213" t="s">
+        <v>725</v>
+      </c>
+      <c r="C430" s="213"/>
+      <c r="D430" s="213"/>
+      <c r="E430" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="F430" s="68"/>
+      <c r="G430" s="4"/>
+      <c r="H430" s="32"/>
+    </row>
+    <row r="431" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A431" s="214" t="s">
+        <v>8</v>
+      </c>
+      <c r="B431" s="93" t="s">
+        <v>559</v>
+      </c>
+      <c r="C431" s="215" t="s">
+        <v>726</v>
+      </c>
+      <c r="D431" s="93" t="s">
+        <v>727</v>
+      </c>
+      <c r="E431" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" s="216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" s="4"/>
+      <c r="H431" s="32"/>
+    </row>
+    <row r="432" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A432" s="217" t="s">
+        <v>728</v>
+      </c>
+      <c r="B432" s="218" t="s">
+        <v>729</v>
+      </c>
+      <c r="C432" s="182" t="s">
+        <v>730</v>
+      </c>
+      <c r="D432" s="219" t="n">
+        <v>67</v>
+      </c>
+      <c r="E432" s="117" t="n">
+        <v>1160</v>
+      </c>
+      <c r="F432" s="31" t="n">
+        <v>1392</v>
+      </c>
+      <c r="G432" s="4"/>
+      <c r="H432" s="32"/>
+    </row>
+    <row r="433" customFormat="false" ht="34.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A433" s="220" t="s">
+        <v>731</v>
+      </c>
+      <c r="B433" s="221" t="s">
+        <v>732</v>
+      </c>
+      <c r="C433" s="187" t="s">
+        <v>733</v>
+      </c>
+      <c r="D433" s="205" t="n">
+        <v>67</v>
+      </c>
+      <c r="E433" s="117" t="n">
+        <v>512</v>
+      </c>
+      <c r="F433" s="31" t="n">
+        <v>614.4</v>
+      </c>
+    </row>
+    <row r="434" customFormat="false" ht="39.15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="220" t="s">
+        <v>734</v>
+      </c>
+      <c r="B434" s="222" t="s">
+        <v>735</v>
+      </c>
+      <c r="C434" s="162" t="s">
+        <v>736</v>
+      </c>
+      <c r="D434" s="172" t="n">
+        <v>65</v>
+      </c>
+      <c r="E434" s="117" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F434" s="31" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="435" customFormat="false" ht="26.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="169" t="s">
+        <v>737</v>
+      </c>
+      <c r="B435" s="223" t="s">
+        <v>738</v>
+      </c>
+      <c r="C435" s="224" t="s">
+        <v>739</v>
+      </c>
+      <c r="D435" s="172" t="n">
+        <v>65</v>
+      </c>
+      <c r="E435" s="117" t="n">
+        <v>3370</v>
+      </c>
+      <c r="F435" s="31" t="n">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="436" customFormat="false" ht="26.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="169" t="s">
+        <v>740</v>
+      </c>
+      <c r="B436" s="223" t="s">
+        <v>741</v>
+      </c>
+      <c r="C436" s="224" t="s">
+        <v>742</v>
+      </c>
+      <c r="D436" s="172" t="n">
+        <v>44</v>
+      </c>
+      <c r="E436" s="117" t="n">
+        <v>1480</v>
+      </c>
+      <c r="F436" s="31" t="n">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="437" customFormat="false" ht="26.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="169" t="s">
+        <v>743</v>
+      </c>
+      <c r="B437" s="223" t="s">
+        <v>744</v>
+      </c>
+      <c r="C437" s="224" t="s">
+        <v>745</v>
+      </c>
+      <c r="D437" s="172" t="n">
+        <v>20</v>
+      </c>
+      <c r="E437" s="117" t="n">
+        <v>1030</v>
+      </c>
+      <c r="F437" s="31" t="n">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="438" customFormat="false" ht="13.5" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="190" t="s">
         <v>746</v>
       </c>
-      <c r="F402" s="33">
-[...783 lines deleted...]
-      <c r="B439" s="216" t="s">
+      <c r="B438" s="225" t="s">
         <v>747</v>
       </c>
-      <c r="C439" s="186" t="s">
+      <c r="C438" s="226" t="s">
         <v>748</v>
       </c>
-      <c r="D439" s="201">
-[...112 lines deleted...]
-      <c r="E445" s="227"/>
+      <c r="D438" s="227"/>
+      <c r="E438" s="117" t="n">
+        <v>1260</v>
+      </c>
+      <c r="F438" s="31" t="n">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="439" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="228"/>
+      <c r="B439" s="229"/>
+      <c r="C439" s="230"/>
+      <c r="D439" s="231"/>
+      <c r="E439" s="232"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:F7">
+  <autoFilter ref="A6:F6">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <mergeCells count="52">
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
-    <mergeCell ref="A4:F4"/>
-[...48 lines deleted...]
-    <mergeCell ref="E436:F436"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="E96:F96"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="E113:F113"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="E138:F138"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="E162:F162"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="E180:F180"/>
+    <mergeCell ref="B210:C210"/>
+    <mergeCell ref="E210:F210"/>
+    <mergeCell ref="B228:C228"/>
+    <mergeCell ref="E228:F228"/>
+    <mergeCell ref="B253:C253"/>
+    <mergeCell ref="E253:F253"/>
+    <mergeCell ref="B275:C275"/>
+    <mergeCell ref="E275:F275"/>
+    <mergeCell ref="B299:C299"/>
+    <mergeCell ref="E299:F299"/>
+    <mergeCell ref="B318:C318"/>
+    <mergeCell ref="E318:F318"/>
+    <mergeCell ref="B330:C330"/>
+    <mergeCell ref="E330:F330"/>
+    <mergeCell ref="B344:C344"/>
+    <mergeCell ref="E344:F344"/>
+    <mergeCell ref="B369:C369"/>
+    <mergeCell ref="E369:F369"/>
+    <mergeCell ref="B375:D375"/>
+    <mergeCell ref="E375:F375"/>
+    <mergeCell ref="B398:D398"/>
+    <mergeCell ref="B399:D399"/>
+    <mergeCell ref="E399:F399"/>
+    <mergeCell ref="C401:C402"/>
+    <mergeCell ref="B427:C427"/>
+    <mergeCell ref="B430:D430"/>
+    <mergeCell ref="E430:F430"/>
   </mergeCells>
-  <hyperlinks>
-[...6 lines deleted...]
-  <headerFooter>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.511805555555556" right="0.118055555555556" top="0.157638888888889" bottom="0.157638888888889" header="0.511811023622047" footer="0.315277777777778"/>
+  <pageSetup paperSize="9" scale="69" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri,Звичайний"&amp;10&amp;K000000Classified as Business</oddFooter>
   </headerFooter>
   <rowBreaks count="7" manualBreakCount="7">
-    <brk id="75" max="16383" man="1"/>
-[...5 lines deleted...]
-    <brk id="402" max="16383" man="1"/>
+    <brk id="74" man="true" max="16383" min="0"/>
+    <brk id="137" man="true" max="16383" min="0"/>
+    <brk id="209" man="true" max="16383" min="0"/>
+    <brk id="274" man="true" max="16383" min="0"/>
+    <brk id="343" man="true" max="16383" min="0"/>
+    <brk id="374" man="true" max="16383" min="0"/>
+    <brk id="398" man="true" max="16383" min="0"/>
   </rowBreaks>
-  <drawing r:id="rId5"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
     <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F220"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A19" zoomScale="110" zoomScaleNormal="90" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="J3" activeCellId="1" sqref="M280:M281 J3"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="pageBreakPreview" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="90" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="D6" activeCellId="0" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="12.75" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="20.5546875" style="228" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="15.5546875" style="229" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="20.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="35.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="39"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="18.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="233" width="14.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="233" width="16.58"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="2" customFormat="1" ht="153.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="17"/>
+    <row r="1" s="2" customFormat="true" ht="139.15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="234"/>
+      <c r="B1" s="15"/>
       <c r="C1" s="157"/>
-      <c r="D1" s="231"/>
-[...4 lines deleted...]
-      <c r="A2" s="230" t="s">
+      <c r="D1" s="235"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="236"/>
+    </row>
+    <row r="2" s="2" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A2" s="234" t="s">
+        <v>749</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="235" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="17"/>
+    </row>
+    <row r="3" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A3" s="110" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="237" t="s">
+        <v>751</v>
+      </c>
+      <c r="D3" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="138" t="s">
+        <v>752</v>
+      </c>
+      <c r="B4" s="238" t="s">
+        <v>753</v>
+      </c>
+      <c r="C4" s="139" t="n">
+        <v>150</v>
+      </c>
+      <c r="D4" s="239" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" s="117" t="n">
+        <v>4450</v>
+      </c>
+      <c r="F4" s="240" t="n">
+        <v>5340</v>
+      </c>
+    </row>
+    <row r="5" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="140" t="s">
+        <v>754</v>
+      </c>
+      <c r="B5" s="241" t="s">
+        <v>755</v>
+      </c>
+      <c r="C5" s="141" t="n">
+        <v>225</v>
+      </c>
+      <c r="D5" s="242" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="E5" s="117" t="n">
+        <v>5290</v>
+      </c>
+      <c r="F5" s="240" t="n">
+        <v>6348</v>
+      </c>
+    </row>
+    <row r="6" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="140" t="s">
+        <v>756</v>
+      </c>
+      <c r="B6" s="241" t="s">
+        <v>757</v>
+      </c>
+      <c r="C6" s="141" t="n">
+        <v>300</v>
+      </c>
+      <c r="D6" s="242" t="n">
+        <v>2</v>
+      </c>
+      <c r="E6" s="117" t="n">
+        <v>6080</v>
+      </c>
+      <c r="F6" s="240" t="n">
+        <v>7296</v>
+      </c>
+    </row>
+    <row r="7" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="140" t="s">
+        <v>758</v>
+      </c>
+      <c r="B7" s="241" t="s">
+        <v>759</v>
+      </c>
+      <c r="C7" s="141" t="n">
+        <v>375</v>
+      </c>
+      <c r="D7" s="242" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="E7" s="117" t="n">
+        <v>6920</v>
+      </c>
+      <c r="F7" s="240" t="n">
+        <v>8304</v>
+      </c>
+    </row>
+    <row r="8" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="140" t="s">
+        <v>760</v>
+      </c>
+      <c r="B8" s="241" t="s">
+        <v>761</v>
+      </c>
+      <c r="C8" s="141" t="n">
+        <v>450</v>
+      </c>
+      <c r="D8" s="242" t="n">
+        <v>3</v>
+      </c>
+      <c r="E8" s="117" t="n">
+        <v>7710</v>
+      </c>
+      <c r="F8" s="240" t="n">
+        <v>9252</v>
+      </c>
+    </row>
+    <row r="9" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="140" t="s">
+        <v>762</v>
+      </c>
+      <c r="B9" s="241" t="s">
+        <v>763</v>
+      </c>
+      <c r="C9" s="141" t="n">
+        <v>525</v>
+      </c>
+      <c r="D9" s="242" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="E9" s="117" t="n">
+        <v>8500</v>
+      </c>
+      <c r="F9" s="240" t="n">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="10" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A10" s="140" t="s">
         <v>764</v>
       </c>
-      <c r="B2" s="271" t="s">
+      <c r="B10" s="241" t="s">
         <v>765</v>
       </c>
-      <c r="C2" s="271"/>
-      <c r="D2" s="231" t="s">
+      <c r="C10" s="141" t="n">
+        <v>600</v>
+      </c>
+      <c r="D10" s="242" t="n">
+        <v>4</v>
+      </c>
+      <c r="E10" s="117" t="n">
+        <v>9240</v>
+      </c>
+      <c r="F10" s="240" t="n">
+        <v>11088</v>
+      </c>
+    </row>
+    <row r="11" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="140" t="s">
+        <v>766</v>
+      </c>
+      <c r="B11" s="241" t="s">
+        <v>767</v>
+      </c>
+      <c r="C11" s="141" t="n">
+        <v>750</v>
+      </c>
+      <c r="D11" s="242" t="n">
+        <v>5</v>
+      </c>
+      <c r="E11" s="117" t="n">
+        <v>10570</v>
+      </c>
+      <c r="F11" s="240" t="n">
+        <v>12684</v>
+      </c>
+    </row>
+    <row r="12" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="140" t="s">
+        <v>768</v>
+      </c>
+      <c r="B12" s="241" t="s">
+        <v>769</v>
+      </c>
+      <c r="C12" s="141" t="n">
+        <v>900</v>
+      </c>
+      <c r="D12" s="242" t="n">
+        <v>6</v>
+      </c>
+      <c r="E12" s="117" t="n">
+        <v>11850</v>
+      </c>
+      <c r="F12" s="240" t="n">
+        <v>14220</v>
+      </c>
+    </row>
+    <row r="13" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A13" s="140" t="s">
+        <v>770</v>
+      </c>
+      <c r="B13" s="241" t="s">
+        <v>771</v>
+      </c>
+      <c r="C13" s="141" t="n">
+        <v>1050</v>
+      </c>
+      <c r="D13" s="242" t="n">
+        <v>7</v>
+      </c>
+      <c r="E13" s="117" t="n">
+        <v>13140</v>
+      </c>
+      <c r="F13" s="240" t="n">
+        <v>15768</v>
+      </c>
+    </row>
+    <row r="14" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A14" s="140" t="s">
+        <v>772</v>
+      </c>
+      <c r="B14" s="241" t="s">
+        <v>773</v>
+      </c>
+      <c r="C14" s="141" t="n">
+        <v>1200</v>
+      </c>
+      <c r="D14" s="242" t="n">
+        <v>8</v>
+      </c>
+      <c r="E14" s="117" t="n">
+        <v>14470</v>
+      </c>
+      <c r="F14" s="240" t="n">
+        <v>17364</v>
+      </c>
+    </row>
+    <row r="15" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A15" s="140" t="s">
+        <v>774</v>
+      </c>
+      <c r="B15" s="241" t="s">
+        <v>775</v>
+      </c>
+      <c r="C15" s="141" t="n">
+        <v>1350</v>
+      </c>
+      <c r="D15" s="242" t="n">
         <v>9</v>
       </c>
-      <c r="E2" s="264" t="s">
+      <c r="E15" s="117" t="n">
+        <v>15760</v>
+      </c>
+      <c r="F15" s="240" t="n">
+        <v>18912</v>
+      </c>
+    </row>
+    <row r="16" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A16" s="140" t="s">
+        <v>776</v>
+      </c>
+      <c r="B16" s="241" t="s">
+        <v>777</v>
+      </c>
+      <c r="C16" s="141" t="n">
+        <v>1500</v>
+      </c>
+      <c r="D16" s="242" t="n">
         <v>10</v>
       </c>
-      <c r="F2" s="264"/>
-[...5 lines deleted...]
-      <c r="B3" s="233" t="s">
+      <c r="E16" s="117" t="n">
+        <v>17080</v>
+      </c>
+      <c r="F16" s="240" t="n">
+        <v>20496</v>
+      </c>
+    </row>
+    <row r="17" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A17" s="148" t="s">
+        <v>778</v>
+      </c>
+      <c r="B17" s="243" t="s">
+        <v>779</v>
+      </c>
+      <c r="C17" s="149" t="n">
+        <v>1800</v>
+      </c>
+      <c r="D17" s="244" t="n">
         <v>12</v>
       </c>
-      <c r="C3" s="233" t="s">
-[...136 lines deleted...]
-      <c r="B10" s="237" t="s">
+      <c r="E17" s="245" t="n">
+        <v>19750</v>
+      </c>
+      <c r="F17" s="246" t="n">
+        <v>23700</v>
+      </c>
+    </row>
+    <row r="18" s="2" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A18" s="247" t="s">
+        <v>749</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>780</v>
       </c>
-      <c r="C10" s="141">
-[...13 lines deleted...]
-      <c r="A11" s="140" t="s">
+      <c r="C18" s="15"/>
+      <c r="D18" s="248" t="s">
         <v>781</v>
       </c>
-      <c r="B11" s="237" t="s">
+      <c r="E18" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="68"/>
+    </row>
+    <row r="19" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A19" s="120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>751</v>
+      </c>
+      <c r="D19" s="121" t="s">
+        <v>170</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="250" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A20" s="251" t="s">
         <v>782</v>
       </c>
-      <c r="C11" s="141">
-[...13 lines deleted...]
-      <c r="A12" s="140" t="s">
+      <c r="B20" s="241" t="s">
         <v>783</v>
       </c>
-      <c r="B12" s="237" t="s">
+      <c r="C20" s="252" t="n">
+        <v>200</v>
+      </c>
+      <c r="D20" s="252" t="n">
+        <v>10</v>
+      </c>
+      <c r="E20" s="117" t="n">
+        <v>2450</v>
+      </c>
+      <c r="F20" s="240" t="n">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="21" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A21" s="251" t="s">
         <v>784</v>
       </c>
-      <c r="C12" s="141">
-[...13 lines deleted...]
-      <c r="A13" s="140" t="s">
+      <c r="B21" s="241" t="s">
         <v>785</v>
       </c>
-      <c r="B13" s="237" t="s">
+      <c r="C21" s="252" t="n">
+        <v>400</v>
+      </c>
+      <c r="D21" s="252" t="n">
+        <v>20</v>
+      </c>
+      <c r="E21" s="117" t="n">
+        <v>3350</v>
+      </c>
+      <c r="F21" s="240" t="n">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="22" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A22" s="251" t="s">
         <v>786</v>
       </c>
-      <c r="C13" s="141">
-[...2 lines deleted...]
-      <c r="D13" s="238">
+      <c r="B22" s="241" t="s">
+        <v>787</v>
+      </c>
+      <c r="C22" s="252" t="n">
+        <v>650</v>
+      </c>
+      <c r="D22" s="252" t="n">
+        <v>32</v>
+      </c>
+      <c r="E22" s="117" t="n">
+        <v>4060</v>
+      </c>
+      <c r="F22" s="240" t="n">
+        <v>4872</v>
+      </c>
+    </row>
+    <row r="23" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A23" s="251" t="s">
+        <v>788</v>
+      </c>
+      <c r="B23" s="241" t="s">
+        <v>789</v>
+      </c>
+      <c r="C23" s="252" t="n">
+        <v>850</v>
+      </c>
+      <c r="D23" s="252" t="n">
+        <v>40</v>
+      </c>
+      <c r="E23" s="117" t="n">
+        <v>5310</v>
+      </c>
+      <c r="F23" s="240" t="n">
+        <v>6372</v>
+      </c>
+    </row>
+    <row r="24" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A24" s="251" t="s">
+        <v>790</v>
+      </c>
+      <c r="B24" s="241" t="s">
+        <v>791</v>
+      </c>
+      <c r="C24" s="252" t="n">
+        <v>970</v>
+      </c>
+      <c r="D24" s="252" t="n">
+        <v>50</v>
+      </c>
+      <c r="E24" s="117" t="n">
+        <v>6080</v>
+      </c>
+      <c r="F24" s="240" t="n">
+        <v>7296</v>
+      </c>
+    </row>
+    <row r="25" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A25" s="251" t="s">
+        <v>792</v>
+      </c>
+      <c r="B25" s="241" t="s">
+        <v>793</v>
+      </c>
+      <c r="C25" s="252" t="n">
+        <v>1270</v>
+      </c>
+      <c r="D25" s="252" t="n">
+        <v>60</v>
+      </c>
+      <c r="E25" s="117" t="n">
+        <v>7300</v>
+      </c>
+      <c r="F25" s="240" t="n">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="26" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A26" s="251" t="s">
+        <v>794</v>
+      </c>
+      <c r="B26" s="241" t="s">
+        <v>795</v>
+      </c>
+      <c r="C26" s="252" t="n">
+        <v>1410</v>
+      </c>
+      <c r="D26" s="252" t="n">
+        <v>70</v>
+      </c>
+      <c r="E26" s="117" t="n">
+        <v>8470</v>
+      </c>
+      <c r="F26" s="240" t="n">
+        <v>10164</v>
+      </c>
+    </row>
+    <row r="27" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A27" s="251" t="s">
+        <v>796</v>
+      </c>
+      <c r="B27" s="241" t="s">
+        <v>797</v>
+      </c>
+      <c r="C27" s="252" t="n">
+        <v>1620</v>
+      </c>
+      <c r="D27" s="252" t="n">
+        <v>80</v>
+      </c>
+      <c r="E27" s="117" t="n">
+        <v>9240</v>
+      </c>
+      <c r="F27" s="240" t="n">
+        <v>11088</v>
+      </c>
+    </row>
+    <row r="28" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A28" s="251" t="s">
+        <v>798</v>
+      </c>
+      <c r="B28" s="241" t="s">
+        <v>799</v>
+      </c>
+      <c r="C28" s="252" t="n">
+        <v>1890</v>
+      </c>
+      <c r="D28" s="252" t="n">
+        <v>90</v>
+      </c>
+      <c r="E28" s="117" t="n">
+        <v>10060</v>
+      </c>
+      <c r="F28" s="240" t="n">
+        <v>12072</v>
+      </c>
+    </row>
+    <row r="29" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A29" s="251" t="s">
+        <v>800</v>
+      </c>
+      <c r="B29" s="241" t="s">
+        <v>801</v>
+      </c>
+      <c r="C29" s="252" t="n">
+        <v>1980</v>
+      </c>
+      <c r="D29" s="252" t="n">
+        <v>100</v>
+      </c>
+      <c r="E29" s="117" t="n">
+        <v>10870</v>
+      </c>
+      <c r="F29" s="240" t="n">
+        <v>13044</v>
+      </c>
+    </row>
+    <row r="30" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A30" s="251" t="s">
+        <v>802</v>
+      </c>
+      <c r="B30" s="241" t="s">
+        <v>803</v>
+      </c>
+      <c r="C30" s="252" t="n">
+        <v>2530</v>
+      </c>
+      <c r="D30" s="252" t="n">
+        <v>125</v>
+      </c>
+      <c r="E30" s="117" t="n">
+        <v>12290</v>
+      </c>
+      <c r="F30" s="240" t="n">
+        <v>14748</v>
+      </c>
+    </row>
+    <row r="31" s="2" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A31" s="234" t="s">
+        <v>749</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>558</v>
+      </c>
+      <c r="C31" s="15"/>
+      <c r="D31" s="235" t="s">
+        <v>473</v>
+      </c>
+      <c r="E31" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="117">
-[...16 lines deleted...]
-      <c r="D14" s="238">
+      <c r="F31" s="17"/>
+    </row>
+    <row r="32" s="2" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A32" s="120" t="s">
         <v>8</v>
       </c>
-      <c r="E14" s="117">
-[...16 lines deleted...]
-      <c r="D15" s="238">
+      <c r="B32" s="249" t="s">
         <v>9</v>
       </c>
-      <c r="E15" s="117">
-[...36 lines deleted...]
-      <c r="D17" s="240">
+      <c r="C32" s="249" t="s">
+        <v>804</v>
+      </c>
+      <c r="D32" s="121"/>
+      <c r="E32" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="241">
-[...123 lines deleted...]
-      <c r="A24" s="247" t="s">
+      <c r="F32" s="250" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A33" s="253" t="s">
         <v>805</v>
       </c>
-      <c r="B24" s="237" t="s">
+      <c r="B33" s="224" t="s">
         <v>806</v>
       </c>
-      <c r="C24" s="248">
-[...13 lines deleted...]
-      <c r="A25" s="247" t="s">
+      <c r="C33" s="254" t="s">
         <v>807</v>
       </c>
-      <c r="B25" s="237" t="s">
+      <c r="D33" s="254" t="s">
+        <v>451</v>
+      </c>
+      <c r="E33" s="117" t="n">
+        <v>553</v>
+      </c>
+      <c r="F33" s="240" t="n">
+        <v>663.6</v>
+      </c>
+    </row>
+    <row r="34" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A34" s="253" t="s">
         <v>808</v>
       </c>
-      <c r="C25" s="248">
-[...13 lines deleted...]
-      <c r="A26" s="247" t="s">
+      <c r="B34" s="224" t="s">
         <v>809</v>
       </c>
-      <c r="B26" s="237" t="s">
+      <c r="C34" s="255" t="s">
         <v>810</v>
       </c>
-      <c r="C26" s="248">
-[...13 lines deleted...]
-      <c r="A27" s="247" t="s">
+      <c r="D34" s="254" t="s">
         <v>811</v>
       </c>
-      <c r="B27" s="237" t="s">
+      <c r="E34" s="117" t="n">
+        <v>2710</v>
+      </c>
+      <c r="F34" s="240" t="n">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="35" s="193" customFormat="true" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A35" s="253" t="s">
         <v>812</v>
       </c>
-      <c r="C27" s="248">
-[...13 lines deleted...]
-      <c r="A28" s="247" t="s">
+      <c r="B35" s="224" t="s">
         <v>813</v>
       </c>
-      <c r="B28" s="237" t="s">
+      <c r="C35" s="254" t="s">
         <v>814</v>
       </c>
-      <c r="C28" s="248">
-[...699 lines deleted...]
-      <c r="D220" s="252"/>
+      <c r="D35" s="254" t="s">
+        <v>811</v>
+      </c>
+      <c r="E35" s="117" t="n">
+        <v>3140</v>
+      </c>
+      <c r="F35" s="240" t="n">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D36" s="256"/>
+    </row>
+    <row r="37" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D37" s="256"/>
+    </row>
+    <row r="38" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D38" s="256"/>
+    </row>
+    <row r="39" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D39" s="256"/>
+    </row>
+    <row r="40" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D40" s="256"/>
+    </row>
+    <row r="41" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D41" s="256"/>
+    </row>
+    <row r="42" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D42" s="256"/>
+    </row>
+    <row r="43" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D43" s="256"/>
+    </row>
+    <row r="44" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D44" s="256"/>
+    </row>
+    <row r="45" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D45" s="256"/>
+    </row>
+    <row r="46" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D46" s="256"/>
+    </row>
+    <row r="47" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D47" s="256"/>
+    </row>
+    <row r="48" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D48" s="256"/>
+    </row>
+    <row r="49" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D49" s="256"/>
+    </row>
+    <row r="50" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D50" s="256"/>
+    </row>
+    <row r="51" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D51" s="256"/>
+    </row>
+    <row r="52" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D52" s="256"/>
+    </row>
+    <row r="53" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D53" s="256"/>
+    </row>
+    <row r="54" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D54" s="256"/>
+    </row>
+    <row r="55" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D55" s="256"/>
+    </row>
+    <row r="56" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D56" s="256"/>
+    </row>
+    <row r="57" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D57" s="256"/>
+    </row>
+    <row r="58" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D58" s="256"/>
+    </row>
+    <row r="59" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D59" s="256"/>
+    </row>
+    <row r="60" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D60" s="256"/>
+    </row>
+    <row r="61" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D61" s="256"/>
+    </row>
+    <row r="62" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D62" s="256"/>
+    </row>
+    <row r="63" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D63" s="256"/>
+    </row>
+    <row r="64" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D64" s="256"/>
+    </row>
+    <row r="65" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D65" s="256"/>
+    </row>
+    <row r="66" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D66" s="256"/>
+    </row>
+    <row r="67" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D67" s="256"/>
+    </row>
+    <row r="68" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D68" s="256"/>
+    </row>
+    <row r="69" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D69" s="256"/>
+    </row>
+    <row r="70" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D70" s="256"/>
+    </row>
+    <row r="71" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D71" s="256"/>
+    </row>
+    <row r="72" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D72" s="256"/>
+    </row>
+    <row r="73" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D73" s="256"/>
+    </row>
+    <row r="74" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D74" s="256"/>
+    </row>
+    <row r="75" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D75" s="256"/>
+    </row>
+    <row r="76" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D76" s="256"/>
+    </row>
+    <row r="77" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D77" s="256"/>
+    </row>
+    <row r="78" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D78" s="256"/>
+    </row>
+    <row r="79" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D79" s="256"/>
+    </row>
+    <row r="80" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D80" s="256"/>
+    </row>
+    <row r="81" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D81" s="256"/>
+    </row>
+    <row r="82" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D82" s="256"/>
+    </row>
+    <row r="83" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D83" s="256"/>
+    </row>
+    <row r="84" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D84" s="256"/>
+    </row>
+    <row r="85" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D85" s="256"/>
+    </row>
+    <row r="86" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D86" s="256"/>
+    </row>
+    <row r="87" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D87" s="256"/>
+    </row>
+    <row r="88" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D88" s="256"/>
+    </row>
+    <row r="89" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D89" s="256"/>
+    </row>
+    <row r="90" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D90" s="256"/>
+    </row>
+    <row r="91" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D91" s="256"/>
+    </row>
+    <row r="92" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D92" s="256"/>
+    </row>
+    <row r="93" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D93" s="256"/>
+    </row>
+    <row r="94" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D94" s="256"/>
+    </row>
+    <row r="95" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D95" s="256"/>
+    </row>
+    <row r="96" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D96" s="256"/>
+    </row>
+    <row r="97" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D97" s="256"/>
+    </row>
+    <row r="98" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D98" s="256"/>
+    </row>
+    <row r="99" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D99" s="256"/>
+    </row>
+    <row r="100" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D100" s="256"/>
+    </row>
+    <row r="101" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D101" s="256"/>
+    </row>
+    <row r="102" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D102" s="256"/>
+    </row>
+    <row r="103" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D103" s="256"/>
+    </row>
+    <row r="104" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D104" s="256"/>
+    </row>
+    <row r="105" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D105" s="256"/>
+    </row>
+    <row r="106" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D106" s="256"/>
+    </row>
+    <row r="107" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D107" s="256"/>
+    </row>
+    <row r="108" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D108" s="256"/>
+    </row>
+    <row r="109" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D109" s="256"/>
+    </row>
+    <row r="110" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D110" s="256"/>
+    </row>
+    <row r="111" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D111" s="256"/>
+    </row>
+    <row r="112" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D112" s="256"/>
+    </row>
+    <row r="113" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D113" s="256"/>
+    </row>
+    <row r="114" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D114" s="256"/>
+    </row>
+    <row r="115" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D115" s="256"/>
+    </row>
+    <row r="116" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D116" s="256"/>
+    </row>
+    <row r="117" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D117" s="256"/>
+    </row>
+    <row r="118" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D118" s="256"/>
+    </row>
+    <row r="119" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D119" s="256"/>
+    </row>
+    <row r="120" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D120" s="256"/>
+    </row>
+    <row r="121" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D121" s="256"/>
+    </row>
+    <row r="122" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D122" s="256"/>
+    </row>
+    <row r="123" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D123" s="256"/>
+    </row>
+    <row r="124" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D124" s="256"/>
+    </row>
+    <row r="125" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D125" s="256"/>
+    </row>
+    <row r="126" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D126" s="256"/>
+    </row>
+    <row r="127" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D127" s="256"/>
+    </row>
+    <row r="128" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D128" s="256"/>
+    </row>
+    <row r="129" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D129" s="256"/>
+    </row>
+    <row r="130" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D130" s="256"/>
+    </row>
+    <row r="131" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D131" s="256"/>
+    </row>
+    <row r="132" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D132" s="256"/>
+    </row>
+    <row r="133" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D133" s="256"/>
+    </row>
+    <row r="134" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D134" s="256"/>
+    </row>
+    <row r="135" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D135" s="256"/>
+    </row>
+    <row r="136" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D136" s="256"/>
+    </row>
+    <row r="137" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D137" s="256"/>
+    </row>
+    <row r="138" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D138" s="256"/>
+    </row>
+    <row r="139" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D139" s="256"/>
+    </row>
+    <row r="140" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D140" s="256"/>
+    </row>
+    <row r="141" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D141" s="256"/>
+    </row>
+    <row r="142" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D142" s="256"/>
+    </row>
+    <row r="143" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D143" s="256"/>
+    </row>
+    <row r="144" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D144" s="256"/>
+    </row>
+    <row r="145" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D145" s="256"/>
+    </row>
+    <row r="146" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D146" s="256"/>
+    </row>
+    <row r="147" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D147" s="256"/>
+    </row>
+    <row r="148" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D148" s="256"/>
+    </row>
+    <row r="149" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D149" s="256"/>
+    </row>
+    <row r="150" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D150" s="256"/>
+    </row>
+    <row r="151" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D151" s="256"/>
+    </row>
+    <row r="152" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D152" s="256"/>
+    </row>
+    <row r="153" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D153" s="256"/>
+    </row>
+    <row r="154" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D154" s="256"/>
+    </row>
+    <row r="155" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D155" s="256"/>
+    </row>
+    <row r="156" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D156" s="256"/>
+    </row>
+    <row r="157" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D157" s="256"/>
+    </row>
+    <row r="158" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D158" s="256"/>
+    </row>
+    <row r="159" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D159" s="256"/>
+    </row>
+    <row r="160" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D160" s="256"/>
+    </row>
+    <row r="161" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D161" s="256"/>
+    </row>
+    <row r="162" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D162" s="256"/>
+    </row>
+    <row r="163" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D163" s="256"/>
+    </row>
+    <row r="164" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D164" s="256"/>
+    </row>
+    <row r="165" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D165" s="256"/>
+    </row>
+    <row r="166" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D166" s="256"/>
+    </row>
+    <row r="167" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D167" s="256"/>
+    </row>
+    <row r="168" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D168" s="256"/>
+    </row>
+    <row r="169" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D169" s="256"/>
+    </row>
+    <row r="170" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D170" s="256"/>
+    </row>
+    <row r="171" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D171" s="256"/>
+    </row>
+    <row r="172" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D172" s="256"/>
+    </row>
+    <row r="173" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D173" s="256"/>
+    </row>
+    <row r="174" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D174" s="256"/>
+    </row>
+    <row r="175" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D175" s="256"/>
+    </row>
+    <row r="176" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D176" s="256"/>
+    </row>
+    <row r="177" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D177" s="256"/>
+    </row>
+    <row r="178" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D178" s="256"/>
+    </row>
+    <row r="179" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D179" s="256"/>
+    </row>
+    <row r="180" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D180" s="256"/>
+    </row>
+    <row r="181" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D181" s="256"/>
+    </row>
+    <row r="182" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D182" s="256"/>
+    </row>
+    <row r="183" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D183" s="256"/>
+    </row>
+    <row r="184" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D184" s="256"/>
+    </row>
+    <row r="185" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D185" s="256"/>
+    </row>
+    <row r="186" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D186" s="256"/>
+    </row>
+    <row r="187" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D187" s="256"/>
+    </row>
+    <row r="188" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D188" s="256"/>
+    </row>
+    <row r="189" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D189" s="256"/>
+    </row>
+    <row r="190" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D190" s="256"/>
+    </row>
+    <row r="191" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D191" s="256"/>
+    </row>
+    <row r="192" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D192" s="256"/>
+    </row>
+    <row r="193" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D193" s="256"/>
+    </row>
+    <row r="194" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D194" s="256"/>
+    </row>
+    <row r="195" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D195" s="256"/>
+    </row>
+    <row r="196" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D196" s="256"/>
+    </row>
+    <row r="197" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D197" s="256"/>
+    </row>
+    <row r="198" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D198" s="256"/>
+    </row>
+    <row r="199" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D199" s="256"/>
+    </row>
+    <row r="200" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D200" s="256"/>
+    </row>
+    <row r="201" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D201" s="256"/>
+    </row>
+    <row r="202" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D202" s="256"/>
+    </row>
+    <row r="203" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D203" s="256"/>
+    </row>
+    <row r="204" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D204" s="256"/>
+    </row>
+    <row r="205" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D205" s="256"/>
+    </row>
+    <row r="206" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D206" s="256"/>
+    </row>
+    <row r="207" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D207" s="256"/>
+    </row>
+    <row r="208" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D208" s="256"/>
+    </row>
+    <row r="209" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D209" s="256"/>
+    </row>
+    <row r="210" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D210" s="256"/>
+    </row>
+    <row r="211" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D211" s="256"/>
+    </row>
+    <row r="212" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D212" s="256"/>
+    </row>
+    <row r="213" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D213" s="256"/>
+    </row>
+    <row r="214" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D214" s="256"/>
+    </row>
+    <row r="215" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D215" s="256"/>
+    </row>
+    <row r="216" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D216" s="256"/>
+    </row>
+    <row r="217" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D217" s="256"/>
+    </row>
+    <row r="218" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D218" s="256"/>
+    </row>
+    <row r="219" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D219" s="256"/>
+    </row>
+    <row r="220" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D220" s="256"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="E31:F31"/>
   </mergeCells>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
-  <pageSetup paperSize="9" scale="62" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <headerFooter>
+  <pageSetup paperSize="9" scale="62" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri,Звичайний"&amp;10&amp;K000000Classified as Business</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
     <tabColor rgb="FF7030A0"/>
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="K4" activeCellId="1" sqref="M280:M281 K4"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="pageBreakPreview" topLeftCell="A1" colorId="64" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B6" activeCellId="0" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="12.75" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" style="228" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13" style="229" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="17.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="26.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="36.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="233" width="12.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="233" width="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="145.80000000000001" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" ht="28.5" customHeight="1">
+    <row r="1" customFormat="false" ht="124.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
+    <row r="2" customFormat="false" ht="12.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="257" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="28.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="77" t="s">
-        <v>831</v>
-[...15 lines deleted...]
-        <v>11</v>
+        <v>816</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>817</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="17"/>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="21" t="s">
+        <v>8</v>
       </c>
       <c r="B5" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="91" t="s">
+        <v>400</v>
+      </c>
+      <c r="D5" s="92" t="s">
+        <v>170</v>
+      </c>
+      <c r="E5" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="91" t="s">
-[...22 lines deleted...]
-      <c r="D6" s="257">
+      <c r="F5" s="25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="29.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="258" t="s">
+        <v>818</v>
+      </c>
+      <c r="B6" s="259" t="s">
+        <v>819</v>
+      </c>
+      <c r="C6" s="260" t="s">
+        <v>820</v>
+      </c>
+      <c r="D6" s="261" t="n">
         <v>1</v>
       </c>
-      <c r="E6" s="117">
-[...16 lines deleted...]
-      <c r="D7" s="201">
+      <c r="E6" s="117" t="n">
+        <v>123</v>
+      </c>
+      <c r="F6" s="31" t="n">
+        <v>147.6</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="29.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="258" t="s">
+        <v>821</v>
+      </c>
+      <c r="B7" s="262" t="s">
+        <v>822</v>
+      </c>
+      <c r="C7" s="187" t="s">
+        <v>823</v>
+      </c>
+      <c r="D7" s="205" t="n">
         <v>1</v>
       </c>
-      <c r="E7" s="259">
-[...16 lines deleted...]
-      <c r="D8" s="201">
+      <c r="E7" s="263" t="n">
+        <v>111</v>
+      </c>
+      <c r="F7" s="264" t="n">
+        <v>133.2</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="29.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="258" t="s">
+        <v>824</v>
+      </c>
+      <c r="B8" s="262" t="s">
+        <v>825</v>
+      </c>
+      <c r="C8" s="187" t="s">
+        <v>826</v>
+      </c>
+      <c r="D8" s="205" t="n">
         <v>1</v>
       </c>
-      <c r="E8" s="259">
-[...6 lines deleted...]
-    <row r="9" spans="1:6" ht="15" customHeight="1"/>
+      <c r="E8" s="263" t="n">
+        <v>87.1</v>
+      </c>
+      <c r="F8" s="264" t="n">
+        <v>104.52</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.3"/>
-  <pageSetup paperSize="9" scale="74" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <headerFooter>
+  <pageSetup paperSize="9" scale="74" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri,Звичайний"&amp;10&amp;K000000Classified as Business</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001C03F8C31CB60C45A5644617E1D0351E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f2c26aebfbb229298b8ff2e91595427">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62ca9711-2ce4-4d1d-828a-5d9729fe3ba5" xmlns:ns3="f5ef9a58-68dc-45b8-9b61-79e66790264c" xmlns:ns4="77505787-b86b-4d9a-87b2-ad2acd89f33c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aee8fbc68cc26667e94fb0c401e373c0" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="62ca9711-2ce4-4d1d-828a-5d9729fe3ba5"/>
+    <xsd:import namespace="f5ef9a58-68dc-45b8-9b61-79e66790264c"/>
+    <xsd:import namespace="77505787-b86b-4d9a-87b2-ad2acd89f33c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62ca9711-2ce4-4d1d-828a-5d9729fe3ba5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bc5abc1a-b827-4379-b6d7-11c969e250da" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f5ef9a58-68dc-45b8-9b61-79e66790264c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77505787-b86b-4d9a-87b2-ad2acd89f33c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bf42f231-4b9b-4a08-b593-d6fc23aa20ca}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f5ef9a58-68dc-45b8-9b61-79e66790264c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="77505787-b86b-4d9a-87b2-ad2acd89f33c" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62ca9711-2ce4-4d1d-828a-5d9729fe3ba5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19226593-CA83-4307-AEF3-09C4D0E79F78}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77562809-63AA-47E8-98A8-32053527B539}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01FA1388-EEB7-4C53-ADBE-6E964483F325}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="db6b6ecc-6211-43f8-8c10-dd29b7f9df74"/>
+    <ds:schemaRef ds:uri="77505787-b86b-4d9a-87b2-ad2acd89f33c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8d6a82de-332f-43b8-a8a7-1928fd67507f}" enabled="1" method="Standard" siteId="{097464b8-069c-453e-9254-c17ec707310d}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
-[...27 lines deleted...]
-  </TitlesOfParts>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
+  <AppVersion></AppVersion>
   <Company>De-Vi Ukraine</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>De-Vi</dc:creator>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:language>uk-UA</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-[...1 lines deleted...]
-  <dc:language>uk-UA</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BExAnalyzer_OldName">
     <vt:lpwstr>Price-list_DEVI_2020_UA_02.xlsx</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101001C03F8C31CB60C45A5644617E1D0351E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8d6a82de-332f-43b8-a8a7-1928fd67507f_ActionId">
     <vt:lpwstr>2793c106-1b6c-4c96-958b-b2bd5a153d56</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d6a82de-332f-43b8-a8a7-1928fd67507f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d6a82de-332f-43b8-a8a7-1928fd67507f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d6a82de-332f-43b8-a8a7-1928fd67507f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8d6a82de-332f-43b8-a8a7-1928fd67507f_Name">
     <vt:lpwstr>1. Business</vt:lpwstr>